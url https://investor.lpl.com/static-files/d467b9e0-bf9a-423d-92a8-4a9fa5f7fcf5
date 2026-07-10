--- v0 (2026-03-20)
+++ v1 (2026-07-10)
@@ -10,60 +10,60 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://notified-my.sharepoint.com/personal/juvy_teoxon_notified_com/Documents/Documents/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ademarco\Box\FIN - Investor Relations\Earnings\2025 Earnings\Q4 2025\3. Historical Information\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{BEDEE836-EF98-4671-A4E1-4748FECA5A6A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{51D657EC-EDF4-4827-AB88-AD7D92915FC5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" tabRatio="950" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="25695" yWindow="0" windowWidth="26010" windowHeight="20985" tabRatio="950" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Title Page" sheetId="29" r:id="rId1"/>
     <sheet name="Non-GAAP Disclosures" sheetId="27" r:id="rId2"/>
     <sheet name="Mgmt. Statement of Operations" sheetId="31" r:id="rId3"/>
     <sheet name="Reconciliations (1of2)" sheetId="30" r:id="rId4"/>
     <sheet name="Reconciliations (2of2)" sheetId="20" r:id="rId5"/>
     <sheet name="Quarterly Activity Report" sheetId="25" r:id="rId6"/>
     <sheet name="Monthly Activity Report" sheetId="12" r:id="rId7"/>
     <sheet name="Productivity and Business Metri" sheetId="26" r:id="rId8"/>
     <sheet name="Endnotes" sheetId="28" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="____________kop1" localSheetId="8" hidden="1">{#N/A,#N/A,FALSE,"YTD (2)";#N/A,#N/A,FALSE,"YTD";#N/A,#N/A,FALSE,"HEAD1";#N/A,#N/A,FALSE,"FUNDS PLUS";#N/A,#N/A,FALSE,"FP SUMMARY";#N/A,#N/A,FALSE,"HEAD2";#N/A,#N/A,FALSE,"ANNUIITES PLUS";#N/A,#N/A,FALSE,"AP SUMMARY";#N/A,#N/A,FALSE,"HEAD5";#N/A,#N/A,FALSE,"SKANDIA";#N/A,#N/A,FALSE,"SKANDIA SUMMARY";#N/A,#N/A,FALSE,"HEAD3";#N/A,#N/A,FALSE,"STA-ADVISORY Load";#N/A,#N/A,FALSE,"STA SUMMARY Load";#N/A,#N/A,FALSE,"HEAD3 (2)";#N/A,#N/A,FALSE,"STA-ADVISORY No-Load";#N/A,#N/A,FALSE,"STA SUMMARY No-Load";#N/A,#N/A,FALSE,"HEAD4";#N/A,#N/A,FALSE,"VIRTUAL STATEMENT";#N/A,#N/A,FALSE,"VS SUMMARY";#N/A,#N/A,FALSE,"HEAD6 ";#N/A,#N/A,FALSE,"PARTICIPATING";#N/A,#N/A,FALSE,"PARTICIPATING SUMMARY";#N/A,#N/A,FALSE,"HEAD9";#N/A,#N/A,FALSE,"Annuity Recommanded";#N/A,#N/A,FALSE,"Annuity Recom. SUMMARY";#N/A,#N/A,FALSE,"HEAD8 ";#N/A,#N/A,FALSE,"ANNUITY NETWORKED";#N/A,#N/A,FALSE,"ANNUITY NTWRKD SUMMARY";#N/A,#N/A,FALSE,"HEAD10";#N/A,#N/A,FALSE,"Life Insurance";#N/A,#N/A,FALSE,"HEAD7";#N/A,#N/A,FALSE,"Networking L 3";#N/A,#N/A,FALSE,"Networking  L 4";#N/A,#N/A,FALSE,"Networking Revenue";#N/A,#N/A,FALSE,"Networking Summary"}</definedName>
     <definedName name="____________kop1" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"YTD (2)";#N/A,#N/A,FALSE,"YTD";#N/A,#N/A,FALSE,"HEAD1";#N/A,#N/A,FALSE,"FUNDS PLUS";#N/A,#N/A,FALSE,"FP SUMMARY";#N/A,#N/A,FALSE,"HEAD2";#N/A,#N/A,FALSE,"ANNUIITES PLUS";#N/A,#N/A,FALSE,"AP SUMMARY";#N/A,#N/A,FALSE,"HEAD5";#N/A,#N/A,FALSE,"SKANDIA";#N/A,#N/A,FALSE,"SKANDIA SUMMARY";#N/A,#N/A,FALSE,"HEAD3";#N/A,#N/A,FALSE,"STA-ADVISORY Load";#N/A,#N/A,FALSE,"STA SUMMARY Load";#N/A,#N/A,FALSE,"HEAD3 (2)";#N/A,#N/A,FALSE,"STA-ADVISORY No-Load";#N/A,#N/A,FALSE,"STA SUMMARY No-Load";#N/A,#N/A,FALSE,"HEAD4";#N/A,#N/A,FALSE,"VIRTUAL STATEMENT";#N/A,#N/A,FALSE,"VS SUMMARY";#N/A,#N/A,FALSE,"HEAD6 ";#N/A,#N/A,FALSE,"PARTICIPATING";#N/A,#N/A,FALSE,"PARTICIPATING SUMMARY";#N/A,#N/A,FALSE,"HEAD9";#N/A,#N/A,FALSE,"Annuity Recommanded";#N/A,#N/A,FALSE,"Annuity Recom. SUMMARY";#N/A,#N/A,FALSE,"HEAD8 ";#N/A,#N/A,FALSE,"ANNUITY NETWORKED";#N/A,#N/A,FALSE,"ANNUITY NTWRKD SUMMARY";#N/A,#N/A,FALSE,"HEAD10";#N/A,#N/A,FALSE,"Life Insurance";#N/A,#N/A,FALSE,"HEAD7";#N/A,#N/A,FALSE,"Networking L 3";#N/A,#N/A,FALSE,"Networking  L 4";#N/A,#N/A,FALSE,"Networking Revenue";#N/A,#N/A,FALSE,"Networking Summary"}</definedName>
     <definedName name="____________kop1" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"YTD (2)";#N/A,#N/A,FALSE,"YTD";#N/A,#N/A,FALSE,"HEAD1";#N/A,#N/A,FALSE,"FUNDS PLUS";#N/A,#N/A,FALSE,"FP SUMMARY";#N/A,#N/A,FALSE,"HEAD2";#N/A,#N/A,FALSE,"ANNUIITES PLUS";#N/A,#N/A,FALSE,"AP SUMMARY";#N/A,#N/A,FALSE,"HEAD5";#N/A,#N/A,FALSE,"SKANDIA";#N/A,#N/A,FALSE,"SKANDIA SUMMARY";#N/A,#N/A,FALSE,"HEAD3";#N/A,#N/A,FALSE,"STA-ADVISORY Load";#N/A,#N/A,FALSE,"STA SUMMARY Load";#N/A,#N/A,FALSE,"HEAD3 (2)";#N/A,#N/A,FALSE,"STA-ADVISORY No-Load";#N/A,#N/A,FALSE,"STA SUMMARY No-Load";#N/A,#N/A,FALSE,"HEAD4";#N/A,#N/A,FALSE,"VIRTUAL STATEMENT";#N/A,#N/A,FALSE,"VS SUMMARY";#N/A,#N/A,FALSE,"HEAD6 ";#N/A,#N/A,FALSE,"PARTICIPATING";#N/A,#N/A,FALSE,"PARTICIPATING SUMMARY";#N/A,#N/A,FALSE,"HEAD9";#N/A,#N/A,FALSE,"Annuity Recommanded";#N/A,#N/A,FALSE,"Annuity Recom. SUMMARY";#N/A,#N/A,FALSE,"HEAD8 ";#N/A,#N/A,FALSE,"ANNUITY NETWORKED";#N/A,#N/A,FALSE,"ANNUITY NTWRKD SUMMARY";#N/A,#N/A,FALSE,"HEAD10";#N/A,#N/A,FALSE,"Life Insurance";#N/A,#N/A,FALSE,"HEAD7";#N/A,#N/A,FALSE,"Networking L 3";#N/A,#N/A,FALSE,"Networking  L 4";#N/A,#N/A,FALSE,"Networking Revenue";#N/A,#N/A,FALSE,"Networking Summary"}</definedName>
     <definedName name="____________kop1" localSheetId="7" hidden="1">{#N/A,#N/A,FALSE,"YTD (2)";#N/A,#N/A,FALSE,"YTD";#N/A,#N/A,FALSE,"HEAD1";#N/A,#N/A,FALSE,"FUNDS PLUS";#N/A,#N/A,FALSE,"FP SUMMARY";#N/A,#N/A,FALSE,"HEAD2";#N/A,#N/A,FALSE,"ANNUIITES PLUS";#N/A,#N/A,FALSE,"AP SUMMARY";#N/A,#N/A,FALSE,"HEAD5";#N/A,#N/A,FALSE,"SKANDIA";#N/A,#N/A,FALSE,"SKANDIA SUMMARY";#N/A,#N/A,FALSE,"HEAD3";#N/A,#N/A,FALSE,"STA-ADVISORY Load";#N/A,#N/A,FALSE,"STA SUMMARY Load";#N/A,#N/A,FALSE,"HEAD3 (2)";#N/A,#N/A,FALSE,"STA-ADVISORY No-Load";#N/A,#N/A,FALSE,"STA SUMMARY No-Load";#N/A,#N/A,FALSE,"HEAD4";#N/A,#N/A,FALSE,"VIRTUAL STATEMENT";#N/A,#N/A,FALSE,"VS SUMMARY";#N/A,#N/A,FALSE,"HEAD6 ";#N/A,#N/A,FALSE,"PARTICIPATING";#N/A,#N/A,FALSE,"PARTICIPATING SUMMARY";#N/A,#N/A,FALSE,"HEAD9";#N/A,#N/A,FALSE,"Annuity Recommanded";#N/A,#N/A,FALSE,"Annuity Recom. SUMMARY";#N/A,#N/A,FALSE,"HEAD8 ";#N/A,#N/A,FALSE,"ANNUITY NETWORKED";#N/A,#N/A,FALSE,"ANNUITY NTWRKD SUMMARY";#N/A,#N/A,FALSE,"HEAD10";#N/A,#N/A,FALSE,"Life Insurance";#N/A,#N/A,FALSE,"HEAD7";#N/A,#N/A,FALSE,"Networking L 3";#N/A,#N/A,FALSE,"Networking  L 4";#N/A,#N/A,FALSE,"Networking Revenue";#N/A,#N/A,FALSE,"Networking Summary"}</definedName>
     <definedName name="____________kop1" localSheetId="5" hidden="1">{#N/A,#N/A,FALSE,"YTD (2)";#N/A,#N/A,FALSE,"YTD";#N/A,#N/A,FALSE,"HEAD1";#N/A,#N/A,FALSE,"FUNDS PLUS";#N/A,#N/A,FALSE,"FP SUMMARY";#N/A,#N/A,FALSE,"HEAD2";#N/A,#N/A,FALSE,"ANNUIITES PLUS";#N/A,#N/A,FALSE,"AP SUMMARY";#N/A,#N/A,FALSE,"HEAD5";#N/A,#N/A,FALSE,"SKANDIA";#N/A,#N/A,FALSE,"SKANDIA SUMMARY";#N/A,#N/A,FALSE,"HEAD3";#N/A,#N/A,FALSE,"STA-ADVISORY Load";#N/A,#N/A,FALSE,"STA SUMMARY Load";#N/A,#N/A,FALSE,"HEAD3 (2)";#N/A,#N/A,FALSE,"STA-ADVISORY No-Load";#N/A,#N/A,FALSE,"STA SUMMARY No-Load";#N/A,#N/A,FALSE,"HEAD4";#N/A,#N/A,FALSE,"VIRTUAL STATEMENT";#N/A,#N/A,FALSE,"VS SUMMARY";#N/A,#N/A,FALSE,"HEAD6 ";#N/A,#N/A,FALSE,"PARTICIPATING";#N/A,#N/A,FALSE,"PARTICIPATING SUMMARY";#N/A,#N/A,FALSE,"HEAD9";#N/A,#N/A,FALSE,"Annuity Recommanded";#N/A,#N/A,FALSE,"Annuity Recom. SUMMARY";#N/A,#N/A,FALSE,"HEAD8 ";#N/A,#N/A,FALSE,"ANNUITY NETWORKED";#N/A,#N/A,FALSE,"ANNUITY NTWRKD SUMMARY";#N/A,#N/A,FALSE,"HEAD10";#N/A,#N/A,FALSE,"Life Insurance";#N/A,#N/A,FALSE,"HEAD7";#N/A,#N/A,FALSE,"Networking L 3";#N/A,#N/A,FALSE,"Networking  L 4";#N/A,#N/A,FALSE,"Networking Revenue";#N/A,#N/A,FALSE,"Networking Summary"}</definedName>
     <definedName name="____________kop1" localSheetId="3" hidden="1">{#N/A,#N/A,FALSE,"YTD (2)";#N/A,#N/A,FALSE,"YTD";#N/A,#N/A,FALSE,"HEAD1";#N/A,#N/A,FALSE,"FUNDS PLUS";#N/A,#N/A,FALSE,"FP SUMMARY";#N/A,#N/A,FALSE,"HEAD2";#N/A,#N/A,FALSE,"ANNUIITES PLUS";#N/A,#N/A,FALSE,"AP SUMMARY";#N/A,#N/A,FALSE,"HEAD5";#N/A,#N/A,FALSE,"SKANDIA";#N/A,#N/A,FALSE,"SKANDIA SUMMARY";#N/A,#N/A,FALSE,"HEAD3";#N/A,#N/A,FALSE,"STA-ADVISORY Load";#N/A,#N/A,FALSE,"STA SUMMARY Load";#N/A,#N/A,FALSE,"HEAD3 (2)";#N/A,#N/A,FALSE,"STA-ADVISORY No-Load";#N/A,#N/A,FALSE,"STA SUMMARY No-Load";#N/A,#N/A,FALSE,"HEAD4";#N/A,#N/A,FALSE,"VIRTUAL STATEMENT";#N/A,#N/A,FALSE,"VS SUMMARY";#N/A,#N/A,FALSE,"HEAD6 ";#N/A,#N/A,FALSE,"PARTICIPATING";#N/A,#N/A,FALSE,"PARTICIPATING SUMMARY";#N/A,#N/A,FALSE,"HEAD9";#N/A,#N/A,FALSE,"Annuity Recommanded";#N/A,#N/A,FALSE,"Annuity Recom. SUMMARY";#N/A,#N/A,FALSE,"HEAD8 ";#N/A,#N/A,FALSE,"ANNUITY NETWORKED";#N/A,#N/A,FALSE,"ANNUITY NTWRKD SUMMARY";#N/A,#N/A,FALSE,"HEAD10";#N/A,#N/A,FALSE,"Life Insurance";#N/A,#N/A,FALSE,"HEAD7";#N/A,#N/A,FALSE,"Networking L 3";#N/A,#N/A,FALSE,"Networking  L 4";#N/A,#N/A,FALSE,"Networking Revenue";#N/A,#N/A,FALSE,"Networking Summary"}</definedName>
     <definedName name="____________kop1" localSheetId="4" hidden="1">{#N/A,#N/A,FALSE,"YTD (2)";#N/A,#N/A,FALSE,"YTD";#N/A,#N/A,FALSE,"HEAD1";#N/A,#N/A,FALSE,"FUNDS PLUS";#N/A,#N/A,FALSE,"FP SUMMARY";#N/A,#N/A,FALSE,"HEAD2";#N/A,#N/A,FALSE,"ANNUIITES PLUS";#N/A,#N/A,FALSE,"AP SUMMARY";#N/A,#N/A,FALSE,"HEAD5";#N/A,#N/A,FALSE,"SKANDIA";#N/A,#N/A,FALSE,"SKANDIA SUMMARY";#N/A,#N/A,FALSE,"HEAD3";#N/A,#N/A,FALSE,"STA-ADVISORY Load";#N/A,#N/A,FALSE,"STA SUMMARY Load";#N/A,#N/A,FALSE,"HEAD3 (2)";#N/A,#N/A,FALSE,"STA-ADVISORY No-Load";#N/A,#N/A,FALSE,"STA SUMMARY No-Load";#N/A,#N/A,FALSE,"HEAD4";#N/A,#N/A,FALSE,"VIRTUAL STATEMENT";#N/A,#N/A,FALSE,"VS SUMMARY";#N/A,#N/A,FALSE,"HEAD6 ";#N/A,#N/A,FALSE,"PARTICIPATING";#N/A,#N/A,FALSE,"PARTICIPATING SUMMARY";#N/A,#N/A,FALSE,"HEAD9";#N/A,#N/A,FALSE,"Annuity Recommanded";#N/A,#N/A,FALSE,"Annuity Recom. SUMMARY";#N/A,#N/A,FALSE,"HEAD8 ";#N/A,#N/A,FALSE,"ANNUITY NETWORKED";#N/A,#N/A,FALSE,"ANNUITY NTWRKD SUMMARY";#N/A,#N/A,FALSE,"HEAD10";#N/A,#N/A,FALSE,"Life Insurance";#N/A,#N/A,FALSE,"HEAD7";#N/A,#N/A,FALSE,"Networking L 3";#N/A,#N/A,FALSE,"Networking  L 4";#N/A,#N/A,FALSE,"Networking Revenue";#N/A,#N/A,FALSE,"Networking Summary"}</definedName>
     <definedName name="____________kop1" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"YTD (2)";#N/A,#N/A,FALSE,"YTD";#N/A,#N/A,FALSE,"HEAD1";#N/A,#N/A,FALSE,"FUNDS PLUS";#N/A,#N/A,FALSE,"FP SUMMARY";#N/A,#N/A,FALSE,"HEAD2";#N/A,#N/A,FALSE,"ANNUIITES PLUS";#N/A,#N/A,FALSE,"AP SUMMARY";#N/A,#N/A,FALSE,"HEAD5";#N/A,#N/A,FALSE,"SKANDIA";#N/A,#N/A,FALSE,"SKANDIA SUMMARY";#N/A,#N/A,FALSE,"HEAD3";#N/A,#N/A,FALSE,"STA-ADVISORY Load";#N/A,#N/A,FALSE,"STA SUMMARY Load";#N/A,#N/A,FALSE,"HEAD3 (2)";#N/A,#N/A,FALSE,"STA-ADVISORY No-Load";#N/A,#N/A,FALSE,"STA SUMMARY No-Load";#N/A,#N/A,FALSE,"HEAD4";#N/A,#N/A,FALSE,"VIRTUAL STATEMENT";#N/A,#N/A,FALSE,"VS SUMMARY";#N/A,#N/A,FALSE,"HEAD6 ";#N/A,#N/A,FALSE,"PARTICIPATING";#N/A,#N/A,FALSE,"PARTICIPATING SUMMARY";#N/A,#N/A,FALSE,"HEAD9";#N/A,#N/A,FALSE,"Annuity Recommanded";#N/A,#N/A,FALSE,"Annuity Recom. SUMMARY";#N/A,#N/A,FALSE,"HEAD8 ";#N/A,#N/A,FALSE,"ANNUITY NETWORKED";#N/A,#N/A,FALSE,"ANNUITY NTWRKD SUMMARY";#N/A,#N/A,FALSE,"HEAD10";#N/A,#N/A,FALSE,"Life Insurance";#N/A,#N/A,FALSE,"HEAD7";#N/A,#N/A,FALSE,"Networking L 3";#N/A,#N/A,FALSE,"Networking  L 4";#N/A,#N/A,FALSE,"Networking Revenue";#N/A,#N/A,FALSE,"Networking Summary"}</definedName>
     <definedName name="____________kop1" hidden="1">{#N/A,#N/A,FALSE,"YTD (2)";#N/A,#N/A,FALSE,"YTD";#N/A,#N/A,FALSE,"HEAD1";#N/A,#N/A,FALSE,"FUNDS PLUS";#N/A,#N/A,FALSE,"FP SUMMARY";#N/A,#N/A,FALSE,"HEAD2";#N/A,#N/A,FALSE,"ANNUIITES PLUS";#N/A,#N/A,FALSE,"AP SUMMARY";#N/A,#N/A,FALSE,"HEAD5";#N/A,#N/A,FALSE,"SKANDIA";#N/A,#N/A,FALSE,"SKANDIA SUMMARY";#N/A,#N/A,FALSE,"HEAD3";#N/A,#N/A,FALSE,"STA-ADVISORY Load";#N/A,#N/A,FALSE,"STA SUMMARY Load";#N/A,#N/A,FALSE,"HEAD3 (2)";#N/A,#N/A,FALSE,"STA-ADVISORY No-Load";#N/A,#N/A,FALSE,"STA SUMMARY No-Load";#N/A,#N/A,FALSE,"HEAD4";#N/A,#N/A,FALSE,"VIRTUAL STATEMENT";#N/A,#N/A,FALSE,"VS SUMMARY";#N/A,#N/A,FALSE,"HEAD6 ";#N/A,#N/A,FALSE,"PARTICIPATING";#N/A,#N/A,FALSE,"PARTICIPATING SUMMARY";#N/A,#N/A,FALSE,"HEAD9";#N/A,#N/A,FALSE,"Annuity Recommanded";#N/A,#N/A,FALSE,"Annuity Recom. SUMMARY";#N/A,#N/A,FALSE,"HEAD8 ";#N/A,#N/A,FALSE,"ANNUITY NETWORKED";#N/A,#N/A,FALSE,"ANNUITY NTWRKD SUMMARY";#N/A,#N/A,FALSE,"HEAD10";#N/A,#N/A,FALSE,"Life Insurance";#N/A,#N/A,FALSE,"HEAD7";#N/A,#N/A,FALSE,"Networking L 3";#N/A,#N/A,FALSE,"Networking  L 4";#N/A,#N/A,FALSE,"Networking Revenue";#N/A,#N/A,FALSE,"Networking Summary"}</definedName>
     <definedName name="___________kop1" localSheetId="8" hidden="1">{#N/A,#N/A,FALSE,"YTD (2)";#N/A,#N/A,FALSE,"YTD";#N/A,#N/A,FALSE,"HEAD1";#N/A,#N/A,FALSE,"FUNDS PLUS";#N/A,#N/A,FALSE,"FP SUMMARY";#N/A,#N/A,FALSE,"HEAD2";#N/A,#N/A,FALSE,"ANNUIITES PLUS";#N/A,#N/A,FALSE,"AP SUMMARY";#N/A,#N/A,FALSE,"HEAD5";#N/A,#N/A,FALSE,"SKANDIA";#N/A,#N/A,FALSE,"SKANDIA SUMMARY";#N/A,#N/A,FALSE,"HEAD3";#N/A,#N/A,FALSE,"STA-ADVISORY Load";#N/A,#N/A,FALSE,"STA SUMMARY Load";#N/A,#N/A,FALSE,"HEAD3 (2)";#N/A,#N/A,FALSE,"STA-ADVISORY No-Load";#N/A,#N/A,FALSE,"STA SUMMARY No-Load";#N/A,#N/A,FALSE,"HEAD4";#N/A,#N/A,FALSE,"VIRTUAL STATEMENT";#N/A,#N/A,FALSE,"VS SUMMARY";#N/A,#N/A,FALSE,"HEAD6 ";#N/A,#N/A,FALSE,"PARTICIPATING";#N/A,#N/A,FALSE,"PARTICIPATING SUMMARY";#N/A,#N/A,FALSE,"HEAD9";#N/A,#N/A,FALSE,"Annuity Recommanded";#N/A,#N/A,FALSE,"Annuity Recom. SUMMARY";#N/A,#N/A,FALSE,"HEAD8 ";#N/A,#N/A,FALSE,"ANNUITY NETWORKED";#N/A,#N/A,FALSE,"ANNUITY NTWRKD SUMMARY";#N/A,#N/A,FALSE,"HEAD10";#N/A,#N/A,FALSE,"Life Insurance";#N/A,#N/A,FALSE,"HEAD7";#N/A,#N/A,FALSE,"Networking L 3";#N/A,#N/A,FALSE,"Networking  L 4";#N/A,#N/A,FALSE,"Networking Revenue";#N/A,#N/A,FALSE,"Networking Summary"}</definedName>
     <definedName name="___________kop1" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"YTD (2)";#N/A,#N/A,FALSE,"YTD";#N/A,#N/A,FALSE,"HEAD1";#N/A,#N/A,FALSE,"FUNDS PLUS";#N/A,#N/A,FALSE,"FP SUMMARY";#N/A,#N/A,FALSE,"HEAD2";#N/A,#N/A,FALSE,"ANNUIITES PLUS";#N/A,#N/A,FALSE,"AP SUMMARY";#N/A,#N/A,FALSE,"HEAD5";#N/A,#N/A,FALSE,"SKANDIA";#N/A,#N/A,FALSE,"SKANDIA SUMMARY";#N/A,#N/A,FALSE,"HEAD3";#N/A,#N/A,FALSE,"STA-ADVISORY Load";#N/A,#N/A,FALSE,"STA SUMMARY Load";#N/A,#N/A,FALSE,"HEAD3 (2)";#N/A,#N/A,FALSE,"STA-ADVISORY No-Load";#N/A,#N/A,FALSE,"STA SUMMARY No-Load";#N/A,#N/A,FALSE,"HEAD4";#N/A,#N/A,FALSE,"VIRTUAL STATEMENT";#N/A,#N/A,FALSE,"VS SUMMARY";#N/A,#N/A,FALSE,"HEAD6 ";#N/A,#N/A,FALSE,"PARTICIPATING";#N/A,#N/A,FALSE,"PARTICIPATING SUMMARY";#N/A,#N/A,FALSE,"HEAD9";#N/A,#N/A,FALSE,"Annuity Recommanded";#N/A,#N/A,FALSE,"Annuity Recom. SUMMARY";#N/A,#N/A,FALSE,"HEAD8 ";#N/A,#N/A,FALSE,"ANNUITY NETWORKED";#N/A,#N/A,FALSE,"ANNUITY NTWRKD SUMMARY";#N/A,#N/A,FALSE,"HEAD10";#N/A,#N/A,FALSE,"Life Insurance";#N/A,#N/A,FALSE,"HEAD7";#N/A,#N/A,FALSE,"Networking L 3";#N/A,#N/A,FALSE,"Networking  L 4";#N/A,#N/A,FALSE,"Networking Revenue";#N/A,#N/A,FALSE,"Networking Summary"}</definedName>
     <definedName name="___________kop1" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"YTD (2)";#N/A,#N/A,FALSE,"YTD";#N/A,#N/A,FALSE,"HEAD1";#N/A,#N/A,FALSE,"FUNDS PLUS";#N/A,#N/A,FALSE,"FP SUMMARY";#N/A,#N/A,FALSE,"HEAD2";#N/A,#N/A,FALSE,"ANNUIITES PLUS";#N/A,#N/A,FALSE,"AP SUMMARY";#N/A,#N/A,FALSE,"HEAD5";#N/A,#N/A,FALSE,"SKANDIA";#N/A,#N/A,FALSE,"SKANDIA SUMMARY";#N/A,#N/A,FALSE,"HEAD3";#N/A,#N/A,FALSE,"STA-ADVISORY Load";#N/A,#N/A,FALSE,"STA SUMMARY Load";#N/A,#N/A,FALSE,"HEAD3 (2)";#N/A,#N/A,FALSE,"STA-ADVISORY No-Load";#N/A,#N/A,FALSE,"STA SUMMARY No-Load";#N/A,#N/A,FALSE,"HEAD4";#N/A,#N/A,FALSE,"VIRTUAL STATEMENT";#N/A,#N/A,FALSE,"VS SUMMARY";#N/A,#N/A,FALSE,"HEAD6 ";#N/A,#N/A,FALSE,"PARTICIPATING";#N/A,#N/A,FALSE,"PARTICIPATING SUMMARY";#N/A,#N/A,FALSE,"HEAD9";#N/A,#N/A,FALSE,"Annuity Recommanded";#N/A,#N/A,FALSE,"Annuity Recom. SUMMARY";#N/A,#N/A,FALSE,"HEAD8 ";#N/A,#N/A,FALSE,"ANNUITY NETWORKED";#N/A,#N/A,FALSE,"ANNUITY NTWRKD SUMMARY";#N/A,#N/A,FALSE,"HEAD10";#N/A,#N/A,FALSE,"Life Insurance";#N/A,#N/A,FALSE,"HEAD7";#N/A,#N/A,FALSE,"Networking L 3";#N/A,#N/A,FALSE,"Networking  L 4";#N/A,#N/A,FALSE,"Networking Revenue";#N/A,#N/A,FALSE,"Networking Summary"}</definedName>
@@ -13688,103 +13688,103 @@
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="Tenorite"/>
       </rPr>
       <t>(21)</t>
     </r>
   </si>
   <si>
     <t>EBITDA is defined as net income (loss) plus interest expense on borrowings, provision for (benefit from) income taxes, depreciation and amortization, and amortization of other intangibles. Adjusted EBITDA is defined as EBITDA, a non-GAAP measure, plus acquisition costs, certain regulatory charges, amounts related to the departure of the Company's former Chief Executive Officer, and losses on extinguishment of debt. The Company presents EBITDA and adjusted EBITDA because management believes that they can be useful financial metrics in understanding the Company’s earnings from operations. EBITDA and adjusted EBITDA are not measures of the Company's financial performance under GAAP and should not be considered as alternatives to net income (loss) or any other performance measure derived in accordance with GAAP. For a reconciliation of net income (loss) to EBITDA and adjusted EBITDA, please see page 5.</t>
   </si>
   <si>
     <t>Adjusted pre-tax income is defined as income (loss) before provision for (benefit from) income taxes plus amortization of other intangibles, acquisition costs, certain regulatory charges, amounts related to the departure of the Company's former Chief Executive Officer, and losses on extinguishment of debt. The Company presents adjusted pre-tax income because management believes that it can provide investors with useful insight into the Company's core operating performance by excluding non-cash items, acquisition costs, and certain other charges that management does not believe impact the Company's ongoing operations. Adjusted pre-tax income is not a measure of the Company's financial performance under GAAP and should not be considered as an alternative to income (loss) before provision for (benefit from) income taxes or any other performance measure derived in accordance with GAAP. For a reconciliation of income (loss) before provision for (benefit from) income taxes to adjusted pre-tax income, please see page 5.</t>
   </si>
   <si>
     <t>(1) During the fourth quarter of 2025, the Company updated its definition of promotional (ongoing) to exclude transition assistance loan amortization. As a result, transition assistance loan amortization is now disclosed as a separate line in Management's Statement of Operations and Core G&amp;A. Prior period disclosures have been updated to reflect these changes as applicable.</t>
   </si>
   <si>
     <t xml:space="preserve">(3) Regulatory charges for the three months ended September 30, 2024 include charges related to a settlement with the SEC to resolve the civil investigation of certain elements of the Company’s Anti-Money Laundering ("AML") compliance program. The Company has recorded an $18.0 million charge for the quarter ended September 30, 2024 and reached a settlement with the staff of the SEC and paid the civil monetary penalty in January 2025. </t>
   </si>
   <si>
     <t>(6) Consists of total advisory and brokerage assets under custody at the Company's primary broker-dealer subsidiary, LPL Financial, as well as assets under custody of a third-party custodian related to Commonwealth Equity Services, LLC and Atria Wealth Solution, Inc.’s (“Atria”) introducing broker-dealer subsidiaries.</t>
   </si>
   <si>
-    <r>
-[...20 lines deleted...]
-  <si>
     <t xml:space="preserve">(10) Organic net new advisory assets include advisory assets that off-boarded as part of the previously disclosed planned separation from misaligned large OSJs. In Q3 2024, there were $5.2B of advisory assets that off-boarded, including $0.5B in July, $3.6B in August and $1.0B in September. In Q4 2024, there were $0.4B of advisory assets that off-boarded, including $0.2B in October, $0.1B in November and $0.1B in December. In Q1 2025, there were $0.3B of advisory assets that off-boarded, including $0.1B in January, $0.1B in February and $0.1B in March.  In Q2 2025, there were $3.5B of advisory assets that off-boarded, including $0.1B in April, $0.8B in May and $2.6B in June. In Q3 2025, there were $1.6B of advisory assets that off-boarded, including $1.2B in July, $0.2B in August and $0.1B in September. In Q4 2025, there were $0.1B of assets that off-boarded, including $0.1B in October. </t>
   </si>
   <si>
     <t>Adjusted EPS is defined as adjusted net income, a non-GAAP measure defined as net income (loss) plus the after-tax impact of amortization of other intangibles, acquisition costs and certain regulatory charges, losses on extinguishment of debt, and amounts related to the departure of the Company's former Chief Executive Officer, divided by the weighted average number of diluted shares outstanding for the applicable period. The Company presents adjusted net income and adjusted EPS because management believes that these metrics can provide investors with useful insight into the Company’s core operating performance by excluding non-cash items, acquisition costs and certain other charges that management does not believe impact the Company’s ongoing operations. Adjusted net income and adjusted EPS are not measures of the Company's financial performance under GAAP and should not be considered as alternatives to net income (loss), earnings (loss) per diluted share or any other performance measure derived in accordance with GAAP. For a reconciliation of net income (loss) and earnings (loss) per diluted share to adjusted net income and adjusted EPS, please see page 5 of this presentation.</t>
   </si>
   <si>
     <t>Core G&amp;A consists of total expense less the following expenses: advisory and commission; depreciation and amortization; interest expense on borrowings; brokerage, clearing and exchange; amortization of other intangibles; market fluctuations on employee deferred compensation; losses on extinguishment of debt; promotional (ongoing); transition assistance (“TA”) loan amortization; employee share-based compensation; regulatory charges; and acquisition costs. Management presents core G&amp;A because it believes core G&amp;A reflects the corporate expense categories over which management can generally exercise a measure of control, compared with expense items over which management either cannot exercise control, such as advisory and commission, or which management views as promotional expense necessary to support advisor growth and retention, including conferences and transition assistance. Core G&amp;A is not a measure of the Company’s total expense as calculated in accordance with GAAP. For a reconciliation of the Company’s total expense to core G&amp;A, please see page 4 of this presentation. The Company does not provide an outlook for its total expense because it contains expense components, such as advisory and commission, that are market-driven and over which the Company cannot exercise control. Accordingly a reconciliation of the Company’s outlook for total expense to an outlook for core G&amp;A cannot be made available without unreasonable effort.</t>
   </si>
   <si>
     <t>INCOME (LOSS) BEFORE PROVISION FOR (BENEFIT FROM) INCOME TAXES</t>
   </si>
   <si>
     <t>PROVISION FOR (BENEFIT FROM) INCOME TAXES</t>
   </si>
   <si>
     <t>Earnings (loss) per share, diluted</t>
   </si>
   <si>
     <t xml:space="preserve">NET INCOME (LOSS) </t>
   </si>
   <si>
     <t xml:space="preserve">Net income (loss) </t>
   </si>
   <si>
     <t>Provision for (benefit from) income taxes</t>
   </si>
   <si>
     <t>Income (loss) before provision for (benefit from) income taxes</t>
   </si>
   <si>
     <t>Net income (loss) / earnings (loss) per diluted share</t>
+  </si>
+  <si>
+    <r>
+      <t>(11) For</t>
+    </r>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="13"/>
+        <color theme="1"/>
+        <rFont val="Tenorite"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color theme="1"/>
+        <rFont val="Tenorite"/>
+      </rPr>
+      <t>monthly metrics and third quarter of 2025 figures, includes Commonwealth Financial Network (“Commonwealth”) assets as of June 30, 2025, assuming 90% retention. Based on unaudited preliminary financial information of Commonwealth. For fourth quarter of 2024 figures, includes Atria assets as of September 30, 2024, assuming 80% retention.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="17">
     <numFmt numFmtId="5" formatCode="&quot;$&quot;#,##0_);\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="7" formatCode="&quot;$&quot;#,##0.00_);\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="42" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="41" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="167" formatCode="#,##0.0_);\(#,##0.0\)"/>
     <numFmt numFmtId="168" formatCode="mmm\ yy;@"/>
     <numFmt numFmtId="169" formatCode="&quot;$&quot;#,##0"/>
     <numFmt numFmtId="170" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="171" formatCode="#,##0.0&quot; bps&quot;_);[Red]\(#,##0.0&quot; bps&quot;\)"/>
     <numFmt numFmtId="172" formatCode="0.0%"/>
     <numFmt numFmtId="173" formatCode="0.0_)"/>
     <numFmt numFmtId="174" formatCode="0.000"/>
     <numFmt numFmtId="175" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;_);_(@_)"/>
   </numFmts>
@@ -14691,78 +14691,78 @@
     </xf>
     <xf numFmtId="172" fontId="28" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="170" fontId="28" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="173" fontId="28" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="170" fontId="29" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="170" fontId="28" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="167" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="5" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="5" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="3" borderId="4" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="3" borderId="3" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="4" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="3" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="37" fontId="28" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="5" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="5" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="28" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="5" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF006600"/>
       <color rgb="FFDBDBDB"/>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
@@ -15801,443 +15801,443 @@
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing7.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing8.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing9.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D3ECBDF1-E521-470E-AE20-83A57BC9D491}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BI51"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" showWhiteSpace="0" view="pageBreakPreview" zoomScale="112" zoomScaleNormal="112" zoomScaleSheetLayoutView="112" zoomScalePageLayoutView="60" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" showWhiteSpace="0" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="112" zoomScaleSheetLayoutView="85" zoomScalePageLayoutView="60" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.33203125" style="2"/>
-[...32 lines deleted...]
-    <col min="61" max="16384" width="9.33203125" style="2"/>
+    <col min="1" max="1" width="9.28515625" style="2"/>
+    <col min="2" max="2" width="2.7109375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="60.85546875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="9.7109375" style="3" customWidth="1"/>
+    <col min="5" max="5" width="11.28515625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="9.7109375" style="2" customWidth="1"/>
+    <col min="7" max="7" width="11.28515625" style="2" customWidth="1"/>
+    <col min="8" max="8" width="9.7109375" style="2" customWidth="1"/>
+    <col min="9" max="9" width="11.28515625" style="2" customWidth="1"/>
+    <col min="10" max="10" width="9.7109375" style="2" customWidth="1"/>
+    <col min="11" max="11" width="11.28515625" style="2" customWidth="1"/>
+    <col min="12" max="12" width="9.7109375" style="2" customWidth="1"/>
+    <col min="13" max="13" width="11.28515625" style="2" customWidth="1"/>
+    <col min="14" max="14" width="9.7109375" style="2" customWidth="1"/>
+    <col min="15" max="15" width="11.28515625" style="2" customWidth="1"/>
+    <col min="16" max="16" width="9.7109375" style="2" customWidth="1"/>
+    <col min="17" max="17" width="11.28515625" style="2" customWidth="1"/>
+    <col min="18" max="18" width="9.7109375" style="2" customWidth="1"/>
+    <col min="19" max="19" width="11.28515625" style="2" customWidth="1"/>
+    <col min="20" max="20" width="9.7109375" style="2" customWidth="1"/>
+    <col min="21" max="21" width="11.28515625" style="2" customWidth="1"/>
+    <col min="22" max="22" width="2.7109375" style="2" customWidth="1"/>
+    <col min="23" max="23" width="9.28515625" style="2"/>
+    <col min="24" max="24" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="13.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="26" max="53" width="8.5703125" style="2" customWidth="1"/>
+    <col min="54" max="54" width="9.28515625" style="2"/>
+    <col min="55" max="55" width="2.5703125" style="2" customWidth="1"/>
+    <col min="56" max="56" width="9.28515625" style="2"/>
+    <col min="57" max="57" width="2.5703125" style="2" customWidth="1"/>
+    <col min="58" max="58" width="9.28515625" style="2"/>
+    <col min="59" max="59" width="2.5703125" style="2" customWidth="1"/>
+    <col min="60" max="60" width="9.28515625" style="2" customWidth="1"/>
+    <col min="61" max="16384" width="9.28515625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:61" ht="9.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:61" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="3"/>
       <c r="C1" s="3"/>
     </row>
-    <row r="2" spans="1:61" ht="9.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:61" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
       <c r="U2" s="3"/>
     </row>
-    <row r="3" spans="1:61" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:61" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="5"/>
       <c r="C3" s="45"/>
       <c r="D3" s="52"/>
       <c r="E3" s="52"/>
       <c r="F3" s="52"/>
       <c r="G3" s="52"/>
       <c r="H3" s="52"/>
       <c r="I3" s="52"/>
       <c r="J3" s="52"/>
       <c r="K3" s="52"/>
       <c r="L3" s="52"/>
       <c r="M3" s="52"/>
       <c r="N3" s="52"/>
       <c r="O3" s="52"/>
       <c r="P3" s="52"/>
       <c r="Q3" s="52"/>
       <c r="R3" s="52"/>
       <c r="S3" s="52"/>
       <c r="T3" s="52"/>
       <c r="U3" s="52"/>
     </row>
-    <row r="4" spans="1:61" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:61" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
       <c r="F4" s="12"/>
       <c r="G4" s="12"/>
       <c r="H4" s="12"/>
       <c r="I4" s="12"/>
       <c r="J4" s="12"/>
       <c r="K4" s="12"/>
       <c r="L4" s="12"/>
       <c r="M4" s="12"/>
       <c r="N4" s="12"/>
       <c r="O4" s="12"/>
       <c r="P4" s="12"/>
       <c r="Q4" s="12"/>
       <c r="R4" s="12"/>
       <c r="S4" s="12"/>
       <c r="T4" s="12"/>
       <c r="U4" s="12"/>
     </row>
-    <row r="5" spans="1:61" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:61" ht="16.5" x14ac:dyDescent="0.25">
       <c r="B5" s="3"/>
-      <c r="C5" s="221"/>
-[...19 lines deleted...]
-    <row r="6" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.25">
+      <c r="C5" s="219"/>
+      <c r="D5" s="219"/>
+      <c r="E5" s="219"/>
+      <c r="F5" s="219"/>
+      <c r="G5" s="219"/>
+      <c r="H5" s="219"/>
+      <c r="I5" s="219"/>
+      <c r="J5" s="219"/>
+      <c r="K5" s="219"/>
+      <c r="L5" s="219"/>
+      <c r="M5" s="219"/>
+      <c r="N5" s="219"/>
+      <c r="O5" s="219"/>
+      <c r="P5" s="219"/>
+      <c r="Q5" s="219"/>
+      <c r="R5" s="219"/>
+      <c r="S5" s="219"/>
+      <c r="T5" s="219"/>
+      <c r="U5" s="219"/>
+    </row>
+    <row r="6" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A6" s="2"/>
       <c r="B6" s="7"/>
-      <c r="C6" s="221"/>
-[...17 lines deleted...]
-      <c r="U6" s="221"/>
+      <c r="C6" s="219"/>
+      <c r="D6" s="219"/>
+      <c r="E6" s="219"/>
+      <c r="F6" s="219"/>
+      <c r="G6" s="219"/>
+      <c r="H6" s="219"/>
+      <c r="I6" s="219"/>
+      <c r="J6" s="219"/>
+      <c r="K6" s="219"/>
+      <c r="L6" s="219"/>
+      <c r="M6" s="219"/>
+      <c r="N6" s="219"/>
+      <c r="O6" s="219"/>
+      <c r="P6" s="219"/>
+      <c r="Q6" s="219"/>
+      <c r="R6" s="219"/>
+      <c r="S6" s="219"/>
+      <c r="T6" s="219"/>
+      <c r="U6" s="219"/>
       <c r="X6" s="26"/>
       <c r="Y6" s="2"/>
       <c r="Z6" s="19"/>
       <c r="AB6" s="2"/>
       <c r="AC6" s="2"/>
       <c r="AD6" s="2"/>
       <c r="AE6" s="2"/>
       <c r="AF6" s="2"/>
       <c r="AG6" s="2"/>
       <c r="AH6" s="2"/>
       <c r="AI6" s="2"/>
       <c r="AJ6" s="2"/>
       <c r="AK6" s="2"/>
       <c r="AL6" s="2"/>
       <c r="AM6" s="2"/>
       <c r="AN6" s="2"/>
       <c r="AO6" s="2"/>
       <c r="AP6" s="2"/>
       <c r="AQ6" s="2"/>
       <c r="AR6" s="2"/>
       <c r="AS6" s="2"/>
       <c r="AT6" s="2"/>
       <c r="AU6" s="2"/>
       <c r="AV6" s="2"/>
       <c r="AW6" s="2"/>
       <c r="AX6" s="2"/>
       <c r="AY6" s="2"/>
       <c r="AZ6" s="2"/>
       <c r="BA6" s="2"/>
       <c r="BB6" s="2"/>
       <c r="BC6" s="2"/>
       <c r="BD6" s="2"/>
       <c r="BE6" s="2"/>
       <c r="BF6" s="2"/>
       <c r="BG6" s="2"/>
       <c r="BH6" s="2"/>
       <c r="BI6" s="2"/>
     </row>
-    <row r="7" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A7" s="2"/>
       <c r="B7" s="7"/>
-      <c r="C7" s="221"/>
-[...17 lines deleted...]
-      <c r="U7" s="221"/>
+      <c r="C7" s="219"/>
+      <c r="D7" s="219"/>
+      <c r="E7" s="219"/>
+      <c r="F7" s="219"/>
+      <c r="G7" s="219"/>
+      <c r="H7" s="219"/>
+      <c r="I7" s="219"/>
+      <c r="J7" s="219"/>
+      <c r="K7" s="219"/>
+      <c r="L7" s="219"/>
+      <c r="M7" s="219"/>
+      <c r="N7" s="219"/>
+      <c r="O7" s="219"/>
+      <c r="P7" s="219"/>
+      <c r="Q7" s="219"/>
+      <c r="R7" s="219"/>
+      <c r="S7" s="219"/>
+      <c r="T7" s="219"/>
+      <c r="U7" s="219"/>
       <c r="X7" s="26"/>
       <c r="Y7" s="2"/>
       <c r="Z7" s="19"/>
       <c r="AB7" s="2"/>
       <c r="AC7" s="2"/>
       <c r="AD7" s="2"/>
       <c r="AE7" s="2"/>
       <c r="AF7" s="2"/>
       <c r="AG7" s="2"/>
       <c r="AH7" s="2"/>
       <c r="AI7" s="2"/>
       <c r="AJ7" s="2"/>
       <c r="AK7" s="2"/>
       <c r="AL7" s="2"/>
       <c r="AM7" s="2"/>
       <c r="AN7" s="2"/>
       <c r="AO7" s="2"/>
       <c r="AP7" s="2"/>
       <c r="AQ7" s="2"/>
       <c r="AR7" s="2"/>
       <c r="AS7" s="2"/>
       <c r="AT7" s="2"/>
       <c r="AU7" s="2"/>
       <c r="AV7" s="2"/>
       <c r="AW7" s="2"/>
       <c r="AX7" s="2"/>
       <c r="AY7" s="2"/>
       <c r="AZ7" s="2"/>
       <c r="BA7" s="2"/>
       <c r="BB7" s="2"/>
       <c r="BC7" s="2"/>
       <c r="BD7" s="2"/>
       <c r="BE7" s="2"/>
       <c r="BF7" s="2"/>
       <c r="BG7" s="2"/>
       <c r="BH7" s="2"/>
       <c r="BI7" s="2"/>
     </row>
-    <row r="8" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A8" s="2"/>
       <c r="B8" s="7"/>
-      <c r="C8" s="221"/>
-[...17 lines deleted...]
-      <c r="U8" s="221"/>
+      <c r="C8" s="219"/>
+      <c r="D8" s="219"/>
+      <c r="E8" s="219"/>
+      <c r="F8" s="219"/>
+      <c r="G8" s="219"/>
+      <c r="H8" s="219"/>
+      <c r="I8" s="219"/>
+      <c r="J8" s="219"/>
+      <c r="K8" s="219"/>
+      <c r="L8" s="219"/>
+      <c r="M8" s="219"/>
+      <c r="N8" s="219"/>
+      <c r="O8" s="219"/>
+      <c r="P8" s="219"/>
+      <c r="Q8" s="219"/>
+      <c r="R8" s="219"/>
+      <c r="S8" s="219"/>
+      <c r="T8" s="219"/>
+      <c r="U8" s="219"/>
       <c r="X8" s="26"/>
       <c r="Y8" s="2"/>
       <c r="Z8" s="19"/>
       <c r="AB8" s="2"/>
       <c r="AC8" s="2"/>
       <c r="AD8" s="2"/>
       <c r="AE8" s="2"/>
       <c r="AF8" s="2"/>
       <c r="AG8" s="2"/>
       <c r="AH8" s="2"/>
       <c r="AI8" s="2"/>
       <c r="AJ8" s="2"/>
       <c r="AK8" s="2"/>
       <c r="AL8" s="2"/>
       <c r="AM8" s="2"/>
       <c r="AN8" s="2"/>
       <c r="AO8" s="2"/>
       <c r="AP8" s="2"/>
       <c r="AQ8" s="2"/>
       <c r="AR8" s="2"/>
       <c r="AS8" s="2"/>
       <c r="AT8" s="2"/>
       <c r="AU8" s="2"/>
       <c r="AV8" s="2"/>
       <c r="AW8" s="2"/>
       <c r="AX8" s="2"/>
       <c r="AY8" s="2"/>
       <c r="AZ8" s="2"/>
       <c r="BA8" s="2"/>
       <c r="BB8" s="2"/>
       <c r="BC8" s="2"/>
       <c r="BD8" s="2"/>
       <c r="BE8" s="2"/>
       <c r="BF8" s="2"/>
       <c r="BG8" s="2"/>
       <c r="BH8" s="2"/>
       <c r="BI8" s="2"/>
     </row>
-    <row r="9" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A9" s="2"/>
       <c r="B9" s="7"/>
-      <c r="C9" s="221"/>
-[...17 lines deleted...]
-      <c r="U9" s="221"/>
+      <c r="C9" s="219"/>
+      <c r="D9" s="219"/>
+      <c r="E9" s="219"/>
+      <c r="F9" s="219"/>
+      <c r="G9" s="219"/>
+      <c r="H9" s="219"/>
+      <c r="I9" s="219"/>
+      <c r="J9" s="219"/>
+      <c r="K9" s="219"/>
+      <c r="L9" s="219"/>
+      <c r="M9" s="219"/>
+      <c r="N9" s="219"/>
+      <c r="O9" s="219"/>
+      <c r="P9" s="219"/>
+      <c r="Q9" s="219"/>
+      <c r="R9" s="219"/>
+      <c r="S9" s="219"/>
+      <c r="T9" s="219"/>
+      <c r="U9" s="219"/>
       <c r="X9" s="26"/>
       <c r="Y9" s="2"/>
       <c r="Z9" s="19"/>
       <c r="AB9" s="2"/>
       <c r="AC9" s="2"/>
       <c r="AD9" s="2"/>
       <c r="AE9" s="2"/>
       <c r="AF9" s="2"/>
       <c r="AG9" s="2"/>
       <c r="AH9" s="2"/>
       <c r="AI9" s="2"/>
       <c r="AJ9" s="2"/>
       <c r="AK9" s="2"/>
       <c r="AL9" s="2"/>
       <c r="AM9" s="2"/>
       <c r="AN9" s="2"/>
       <c r="AO9" s="2"/>
       <c r="AP9" s="2"/>
       <c r="AQ9" s="2"/>
       <c r="AR9" s="2"/>
       <c r="AS9" s="2"/>
       <c r="AT9" s="2"/>
       <c r="AU9" s="2"/>
       <c r="AV9" s="2"/>
       <c r="AW9" s="2"/>
       <c r="AX9" s="2"/>
       <c r="AY9" s="2"/>
       <c r="AZ9" s="2"/>
       <c r="BA9" s="2"/>
       <c r="BB9" s="2"/>
       <c r="BC9" s="2"/>
       <c r="BD9" s="2"/>
       <c r="BE9" s="2"/>
       <c r="BF9" s="2"/>
       <c r="BG9" s="2"/>
       <c r="BH9" s="2"/>
       <c r="BI9" s="2"/>
     </row>
-    <row r="10" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A10" s="2"/>
       <c r="B10" s="7"/>
-      <c r="C10" s="220"/>
-[...17 lines deleted...]
-      <c r="U10" s="220"/>
+      <c r="C10" s="218"/>
+      <c r="D10" s="218"/>
+      <c r="E10" s="218"/>
+      <c r="F10" s="218"/>
+      <c r="G10" s="218"/>
+      <c r="H10" s="218"/>
+      <c r="I10" s="218"/>
+      <c r="J10" s="218"/>
+      <c r="K10" s="218"/>
+      <c r="L10" s="218"/>
+      <c r="M10" s="218"/>
+      <c r="N10" s="218"/>
+      <c r="O10" s="218"/>
+      <c r="P10" s="218"/>
+      <c r="Q10" s="218"/>
+      <c r="R10" s="218"/>
+      <c r="S10" s="218"/>
+      <c r="T10" s="218"/>
+      <c r="U10" s="218"/>
       <c r="X10" s="26"/>
       <c r="Y10" s="2"/>
       <c r="Z10" s="19"/>
       <c r="AB10" s="2"/>
       <c r="AC10" s="2"/>
       <c r="AD10" s="2"/>
       <c r="AE10" s="2"/>
       <c r="AF10" s="2"/>
       <c r="AG10" s="2"/>
       <c r="AH10" s="2"/>
       <c r="AI10" s="2"/>
       <c r="AJ10" s="2"/>
       <c r="AK10" s="2"/>
       <c r="AL10" s="2"/>
       <c r="AM10" s="2"/>
       <c r="AN10" s="2"/>
       <c r="AO10" s="2"/>
       <c r="AP10" s="2"/>
       <c r="AQ10" s="2"/>
       <c r="AR10" s="2"/>
       <c r="AS10" s="2"/>
       <c r="AT10" s="2"/>
       <c r="AU10" s="2"/>
       <c r="AV10" s="2"/>
       <c r="AW10" s="2"/>
@@ -16652,51 +16652,51 @@
       <c r="AL17" s="2"/>
       <c r="AM17" s="2"/>
       <c r="AN17" s="2"/>
       <c r="AO17" s="2"/>
       <c r="AP17" s="2"/>
       <c r="AQ17" s="2"/>
       <c r="AR17" s="2"/>
       <c r="AS17" s="2"/>
       <c r="AT17" s="2"/>
       <c r="AU17" s="2"/>
       <c r="AV17" s="2"/>
       <c r="AW17" s="2"/>
       <c r="AX17" s="2"/>
       <c r="AY17" s="2"/>
       <c r="AZ17" s="2"/>
       <c r="BA17" s="2"/>
       <c r="BB17" s="2"/>
       <c r="BC17" s="2"/>
       <c r="BD17" s="2"/>
       <c r="BE17" s="2"/>
       <c r="BF17" s="2"/>
       <c r="BG17" s="2"/>
       <c r="BH17" s="2"/>
       <c r="BI17" s="2"/>
     </row>
-    <row r="18" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A18" s="2"/>
       <c r="B18" s="7"/>
       <c r="C18" s="43"/>
       <c r="D18" s="37"/>
       <c r="E18" s="37"/>
       <c r="F18" s="42"/>
       <c r="G18" s="42"/>
       <c r="H18" s="42"/>
       <c r="I18" s="42"/>
       <c r="J18" s="42"/>
       <c r="K18" s="42"/>
       <c r="L18" s="42"/>
       <c r="M18" s="42"/>
       <c r="N18" s="42"/>
       <c r="O18" s="42"/>
       <c r="P18" s="42"/>
       <c r="Q18" s="42"/>
       <c r="R18" s="42"/>
       <c r="S18" s="42"/>
       <c r="T18" s="42"/>
       <c r="U18" s="42"/>
       <c r="X18" s="19"/>
       <c r="Z18" s="19"/>
       <c r="AB18" s="2"/>
       <c r="AC18" s="2"/>
@@ -16711,51 +16711,51 @@
       <c r="AL18" s="2"/>
       <c r="AM18" s="2"/>
       <c r="AN18" s="2"/>
       <c r="AO18" s="2"/>
       <c r="AP18" s="2"/>
       <c r="AQ18" s="2"/>
       <c r="AR18" s="2"/>
       <c r="AS18" s="2"/>
       <c r="AT18" s="2"/>
       <c r="AU18" s="2"/>
       <c r="AV18" s="2"/>
       <c r="AW18" s="2"/>
       <c r="AX18" s="2"/>
       <c r="AY18" s="2"/>
       <c r="AZ18" s="2"/>
       <c r="BA18" s="2"/>
       <c r="BB18" s="2"/>
       <c r="BC18" s="2"/>
       <c r="BD18" s="2"/>
       <c r="BE18" s="2"/>
       <c r="BF18" s="2"/>
       <c r="BG18" s="2"/>
       <c r="BH18" s="2"/>
       <c r="BI18" s="2"/>
     </row>
-    <row r="19" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A19" s="2"/>
       <c r="B19" s="7"/>
       <c r="C19" s="43"/>
       <c r="D19" s="37"/>
       <c r="E19" s="37"/>
       <c r="F19" s="42"/>
       <c r="G19" s="42"/>
       <c r="H19" s="42"/>
       <c r="I19" s="42"/>
       <c r="J19" s="42"/>
       <c r="K19" s="42"/>
       <c r="L19" s="42"/>
       <c r="M19" s="42"/>
       <c r="N19" s="42"/>
       <c r="O19" s="42"/>
       <c r="P19" s="42"/>
       <c r="Q19" s="42"/>
       <c r="R19" s="42"/>
       <c r="S19" s="42"/>
       <c r="T19" s="42"/>
       <c r="U19" s="42"/>
       <c r="V19" s="30"/>
       <c r="W19" s="30"/>
       <c r="X19" s="30"/>
       <c r="Y19" s="2"/>
@@ -16773,51 +16773,51 @@
       <c r="AL19" s="2"/>
       <c r="AM19" s="2"/>
       <c r="AN19" s="2"/>
       <c r="AO19" s="2"/>
       <c r="AP19" s="2"/>
       <c r="AQ19" s="2"/>
       <c r="AR19" s="2"/>
       <c r="AS19" s="2"/>
       <c r="AT19" s="2"/>
       <c r="AU19" s="2"/>
       <c r="AV19" s="2"/>
       <c r="AW19" s="2"/>
       <c r="AX19" s="2"/>
       <c r="AY19" s="2"/>
       <c r="AZ19" s="2"/>
       <c r="BA19" s="2"/>
       <c r="BB19" s="2"/>
       <c r="BC19" s="2"/>
       <c r="BD19" s="2"/>
       <c r="BE19" s="2"/>
       <c r="BF19" s="2"/>
       <c r="BG19" s="2"/>
       <c r="BH19" s="2"/>
       <c r="BI19" s="2"/>
     </row>
-    <row r="20" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A20" s="2"/>
       <c r="B20" s="7"/>
       <c r="C20" s="43"/>
       <c r="D20" s="46"/>
       <c r="E20" s="46"/>
       <c r="F20" s="49"/>
       <c r="G20" s="49"/>
       <c r="H20" s="49"/>
       <c r="I20" s="49"/>
       <c r="J20" s="49"/>
       <c r="K20" s="49"/>
       <c r="L20" s="49"/>
       <c r="M20" s="49"/>
       <c r="N20" s="49"/>
       <c r="O20" s="49"/>
       <c r="P20" s="49"/>
       <c r="Q20" s="49"/>
       <c r="R20" s="49"/>
       <c r="S20" s="49"/>
       <c r="T20" s="49"/>
       <c r="U20" s="49"/>
       <c r="X20" s="26"/>
       <c r="Y20" s="2"/>
       <c r="Z20" s="19"/>
       <c r="AB20" s="2"/>
@@ -16833,51 +16833,51 @@
       <c r="AL20" s="2"/>
       <c r="AM20" s="2"/>
       <c r="AN20" s="2"/>
       <c r="AO20" s="2"/>
       <c r="AP20" s="2"/>
       <c r="AQ20" s="2"/>
       <c r="AR20" s="2"/>
       <c r="AS20" s="2"/>
       <c r="AT20" s="2"/>
       <c r="AU20" s="2"/>
       <c r="AV20" s="2"/>
       <c r="AW20" s="2"/>
       <c r="AX20" s="2"/>
       <c r="AY20" s="2"/>
       <c r="AZ20" s="2"/>
       <c r="BA20" s="2"/>
       <c r="BB20" s="2"/>
       <c r="BC20" s="2"/>
       <c r="BD20" s="2"/>
       <c r="BE20" s="2"/>
       <c r="BF20" s="2"/>
       <c r="BG20" s="2"/>
       <c r="BH20" s="2"/>
       <c r="BI20" s="2"/>
     </row>
-    <row r="21" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A21" s="2"/>
       <c r="B21" s="7"/>
       <c r="C21" s="43"/>
       <c r="D21" s="37"/>
       <c r="E21" s="37"/>
       <c r="F21" s="42"/>
       <c r="G21" s="42"/>
       <c r="H21" s="42"/>
       <c r="I21" s="42"/>
       <c r="J21" s="42"/>
       <c r="K21" s="42"/>
       <c r="L21" s="42"/>
       <c r="M21" s="42"/>
       <c r="N21" s="42"/>
       <c r="O21" s="42"/>
       <c r="P21" s="42"/>
       <c r="Q21" s="42"/>
       <c r="R21" s="42"/>
       <c r="S21" s="42"/>
       <c r="T21" s="42"/>
       <c r="U21" s="42"/>
       <c r="X21" s="26"/>
       <c r="Y21" s="2"/>
       <c r="Z21" s="19"/>
       <c r="AB21" s="2"/>
@@ -16893,51 +16893,51 @@
       <c r="AL21" s="2"/>
       <c r="AM21" s="2"/>
       <c r="AN21" s="2"/>
       <c r="AO21" s="2"/>
       <c r="AP21" s="2"/>
       <c r="AQ21" s="2"/>
       <c r="AR21" s="2"/>
       <c r="AS21" s="2"/>
       <c r="AT21" s="2"/>
       <c r="AU21" s="2"/>
       <c r="AV21" s="2"/>
       <c r="AW21" s="2"/>
       <c r="AX21" s="2"/>
       <c r="AY21" s="2"/>
       <c r="AZ21" s="2"/>
       <c r="BA21" s="2"/>
       <c r="BB21" s="2"/>
       <c r="BC21" s="2"/>
       <c r="BD21" s="2"/>
       <c r="BE21" s="2"/>
       <c r="BF21" s="2"/>
       <c r="BG21" s="2"/>
       <c r="BH21" s="2"/>
       <c r="BI21" s="2"/>
     </row>
-    <row r="22" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A22" s="2"/>
       <c r="B22" s="7"/>
       <c r="C22" s="43"/>
       <c r="D22" s="38"/>
       <c r="E22" s="38"/>
       <c r="F22" s="38"/>
       <c r="G22" s="38"/>
       <c r="H22" s="38"/>
       <c r="I22" s="38"/>
       <c r="J22" s="38"/>
       <c r="K22" s="38"/>
       <c r="L22" s="38"/>
       <c r="M22" s="38"/>
       <c r="N22" s="38"/>
       <c r="O22" s="38"/>
       <c r="P22" s="38"/>
       <c r="Q22" s="38"/>
       <c r="R22" s="38"/>
       <c r="S22" s="38"/>
       <c r="T22" s="38"/>
       <c r="U22" s="38"/>
       <c r="X22" s="26"/>
       <c r="Y22" s="2"/>
       <c r="Z22" s="19"/>
       <c r="AB22" s="2"/>
@@ -16953,51 +16953,51 @@
       <c r="AL22" s="2"/>
       <c r="AM22" s="2"/>
       <c r="AN22" s="2"/>
       <c r="AO22" s="2"/>
       <c r="AP22" s="2"/>
       <c r="AQ22" s="2"/>
       <c r="AR22" s="2"/>
       <c r="AS22" s="2"/>
       <c r="AT22" s="2"/>
       <c r="AU22" s="2"/>
       <c r="AV22" s="2"/>
       <c r="AW22" s="2"/>
       <c r="AX22" s="2"/>
       <c r="AY22" s="2"/>
       <c r="AZ22" s="2"/>
       <c r="BA22" s="2"/>
       <c r="BB22" s="2"/>
       <c r="BC22" s="2"/>
       <c r="BD22" s="2"/>
       <c r="BE22" s="2"/>
       <c r="BF22" s="2"/>
       <c r="BG22" s="2"/>
       <c r="BH22" s="2"/>
       <c r="BI22" s="2"/>
     </row>
-    <row r="23" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A23" s="2"/>
       <c r="B23" s="7"/>
       <c r="C23" s="43"/>
       <c r="D23" s="37"/>
       <c r="E23" s="37"/>
       <c r="F23" s="42"/>
       <c r="G23" s="42"/>
       <c r="H23" s="42"/>
       <c r="I23" s="42"/>
       <c r="J23" s="42"/>
       <c r="K23" s="42"/>
       <c r="L23" s="42"/>
       <c r="M23" s="42"/>
       <c r="N23" s="42"/>
       <c r="O23" s="42"/>
       <c r="P23" s="42"/>
       <c r="Q23" s="42"/>
       <c r="R23" s="42"/>
       <c r="S23" s="42"/>
       <c r="T23" s="42"/>
       <c r="U23" s="42"/>
       <c r="X23" s="26"/>
       <c r="Y23" s="2"/>
       <c r="Z23" s="19"/>
       <c r="AB23" s="2"/>
@@ -17013,51 +17013,51 @@
       <c r="AL23" s="2"/>
       <c r="AM23" s="2"/>
       <c r="AN23" s="2"/>
       <c r="AO23" s="2"/>
       <c r="AP23" s="2"/>
       <c r="AQ23" s="2"/>
       <c r="AR23" s="2"/>
       <c r="AS23" s="2"/>
       <c r="AT23" s="2"/>
       <c r="AU23" s="2"/>
       <c r="AV23" s="2"/>
       <c r="AW23" s="2"/>
       <c r="AX23" s="2"/>
       <c r="AY23" s="2"/>
       <c r="AZ23" s="2"/>
       <c r="BA23" s="2"/>
       <c r="BB23" s="2"/>
       <c r="BC23" s="2"/>
       <c r="BD23" s="2"/>
       <c r="BE23" s="2"/>
       <c r="BF23" s="2"/>
       <c r="BG23" s="2"/>
       <c r="BH23" s="2"/>
       <c r="BI23" s="2"/>
     </row>
-    <row r="24" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A24" s="2"/>
       <c r="B24" s="7"/>
       <c r="C24" s="43"/>
       <c r="D24" s="37"/>
       <c r="E24" s="37"/>
       <c r="F24" s="42"/>
       <c r="G24" s="42"/>
       <c r="H24" s="42"/>
       <c r="I24" s="42"/>
       <c r="J24" s="42"/>
       <c r="K24" s="42"/>
       <c r="L24" s="42"/>
       <c r="M24" s="42"/>
       <c r="N24" s="42"/>
       <c r="O24" s="42"/>
       <c r="P24" s="42"/>
       <c r="Q24" s="42"/>
       <c r="R24" s="42"/>
       <c r="S24" s="42"/>
       <c r="T24" s="42"/>
       <c r="U24" s="42"/>
       <c r="X24" s="26"/>
       <c r="Y24" s="2"/>
       <c r="Z24" s="19"/>
       <c r="AB24" s="2"/>
@@ -17073,51 +17073,51 @@
       <c r="AL24" s="2"/>
       <c r="AM24" s="2"/>
       <c r="AN24" s="2"/>
       <c r="AO24" s="2"/>
       <c r="AP24" s="2"/>
       <c r="AQ24" s="2"/>
       <c r="AR24" s="2"/>
       <c r="AS24" s="2"/>
       <c r="AT24" s="2"/>
       <c r="AU24" s="2"/>
       <c r="AV24" s="2"/>
       <c r="AW24" s="2"/>
       <c r="AX24" s="2"/>
       <c r="AY24" s="2"/>
       <c r="AZ24" s="2"/>
       <c r="BA24" s="2"/>
       <c r="BB24" s="2"/>
       <c r="BC24" s="2"/>
       <c r="BD24" s="2"/>
       <c r="BE24" s="2"/>
       <c r="BF24" s="2"/>
       <c r="BG24" s="2"/>
       <c r="BH24" s="2"/>
       <c r="BI24" s="2"/>
     </row>
-    <row r="25" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A25" s="2"/>
       <c r="B25" s="7"/>
       <c r="C25" s="43"/>
       <c r="D25" s="37"/>
       <c r="E25" s="37"/>
       <c r="F25" s="42"/>
       <c r="G25" s="42"/>
       <c r="H25" s="42"/>
       <c r="I25" s="42"/>
       <c r="J25" s="42"/>
       <c r="K25" s="42"/>
       <c r="L25" s="42"/>
       <c r="M25" s="42"/>
       <c r="N25" s="42"/>
       <c r="O25" s="42"/>
       <c r="P25" s="42"/>
       <c r="Q25" s="42"/>
       <c r="R25" s="42"/>
       <c r="S25" s="42"/>
       <c r="T25" s="42"/>
       <c r="U25" s="42"/>
       <c r="X25" s="29"/>
       <c r="Y25" s="2"/>
       <c r="Z25" s="19"/>
       <c r="AB25" s="2"/>
@@ -17133,51 +17133,51 @@
       <c r="AL25" s="2"/>
       <c r="AM25" s="2"/>
       <c r="AN25" s="2"/>
       <c r="AO25" s="2"/>
       <c r="AP25" s="2"/>
       <c r="AQ25" s="2"/>
       <c r="AR25" s="2"/>
       <c r="AS25" s="2"/>
       <c r="AT25" s="2"/>
       <c r="AU25" s="2"/>
       <c r="AV25" s="2"/>
       <c r="AW25" s="2"/>
       <c r="AX25" s="2"/>
       <c r="AY25" s="2"/>
       <c r="AZ25" s="2"/>
       <c r="BA25" s="2"/>
       <c r="BB25" s="2"/>
       <c r="BC25" s="2"/>
       <c r="BD25" s="2"/>
       <c r="BE25" s="2"/>
       <c r="BF25" s="2"/>
       <c r="BG25" s="2"/>
       <c r="BH25" s="2"/>
       <c r="BI25" s="2"/>
     </row>
-    <row r="26" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A26" s="2"/>
       <c r="B26" s="7"/>
       <c r="C26" s="43"/>
       <c r="D26" s="37"/>
       <c r="E26" s="37"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="42"/>
       <c r="I26" s="42"/>
       <c r="J26" s="42"/>
       <c r="K26" s="42"/>
       <c r="L26" s="42"/>
       <c r="M26" s="42"/>
       <c r="N26" s="42"/>
       <c r="O26" s="42"/>
       <c r="P26" s="42"/>
       <c r="Q26" s="42"/>
       <c r="R26" s="42"/>
       <c r="S26" s="42"/>
       <c r="T26" s="42"/>
       <c r="U26" s="42"/>
       <c r="X26" s="19"/>
       <c r="Z26" s="19"/>
       <c r="AB26" s="2"/>
       <c r="AC26" s="2"/>
@@ -17192,76 +17192,76 @@
       <c r="AL26" s="2"/>
       <c r="AM26" s="2"/>
       <c r="AN26" s="2"/>
       <c r="AO26" s="2"/>
       <c r="AP26" s="2"/>
       <c r="AQ26" s="2"/>
       <c r="AR26" s="2"/>
       <c r="AS26" s="2"/>
       <c r="AT26" s="2"/>
       <c r="AU26" s="2"/>
       <c r="AV26" s="2"/>
       <c r="AW26" s="2"/>
       <c r="AX26" s="2"/>
       <c r="AY26" s="2"/>
       <c r="AZ26" s="2"/>
       <c r="BA26" s="2"/>
       <c r="BB26" s="2"/>
       <c r="BC26" s="2"/>
       <c r="BD26" s="2"/>
       <c r="BE26" s="2"/>
       <c r="BF26" s="2"/>
       <c r="BG26" s="2"/>
       <c r="BH26" s="2"/>
       <c r="BI26" s="2"/>
     </row>
-    <row r="27" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="B27" s="7"/>
       <c r="C27" s="43"/>
       <c r="D27" s="37"/>
       <c r="E27" s="37"/>
       <c r="F27" s="42"/>
       <c r="G27" s="42"/>
       <c r="H27" s="42"/>
       <c r="I27" s="42"/>
       <c r="J27" s="42"/>
       <c r="K27" s="42"/>
       <c r="L27" s="42"/>
       <c r="M27" s="42"/>
       <c r="N27" s="42"/>
       <c r="O27" s="42"/>
       <c r="P27" s="42"/>
       <c r="Q27" s="42"/>
       <c r="R27" s="42"/>
       <c r="S27" s="42"/>
       <c r="T27" s="42"/>
       <c r="U27" s="42"/>
       <c r="X27" s="20"/>
       <c r="Y27" s="21"/>
     </row>
-    <row r="28" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="B28" s="7"/>
       <c r="C28" s="43"/>
       <c r="D28" s="37"/>
       <c r="E28" s="37"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="42"/>
       <c r="I28" s="42"/>
       <c r="J28" s="42"/>
       <c r="K28" s="42"/>
       <c r="L28" s="42"/>
       <c r="M28" s="42"/>
       <c r="N28" s="42"/>
       <c r="O28" s="42"/>
       <c r="P28" s="42"/>
       <c r="Q28" s="42"/>
       <c r="R28" s="42"/>
       <c r="S28" s="42"/>
       <c r="T28" s="42"/>
       <c r="U28" s="42"/>
       <c r="X28" s="16"/>
       <c r="Y28" s="16"/>
       <c r="Z28" s="2"/>
       <c r="AA28" s="2"/>
@@ -17278,51 +17278,51 @@
       <c r="AL28" s="2"/>
       <c r="AM28" s="2"/>
       <c r="AN28" s="2"/>
       <c r="AO28" s="2"/>
       <c r="AP28" s="2"/>
       <c r="AQ28" s="2"/>
       <c r="AR28" s="2"/>
       <c r="AS28" s="2"/>
       <c r="AT28" s="2"/>
       <c r="AU28" s="2"/>
       <c r="AV28" s="2"/>
       <c r="AW28" s="2"/>
       <c r="AX28" s="2"/>
       <c r="AY28" s="2"/>
       <c r="AZ28" s="2"/>
       <c r="BA28" s="2"/>
       <c r="BB28" s="2"/>
       <c r="BC28" s="2"/>
       <c r="BD28" s="2"/>
       <c r="BE28" s="2"/>
       <c r="BF28" s="2"/>
       <c r="BG28" s="2"/>
       <c r="BH28" s="2"/>
       <c r="BI28" s="2"/>
     </row>
-    <row r="29" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A29" s="2"/>
       <c r="B29" s="7"/>
       <c r="C29" s="43"/>
       <c r="D29" s="37"/>
       <c r="E29" s="37"/>
       <c r="F29" s="42"/>
       <c r="G29" s="42"/>
       <c r="H29" s="42"/>
       <c r="I29" s="42"/>
       <c r="J29" s="42"/>
       <c r="K29" s="42"/>
       <c r="L29" s="42"/>
       <c r="M29" s="42"/>
       <c r="N29" s="42"/>
       <c r="O29" s="42"/>
       <c r="P29" s="42"/>
       <c r="Q29" s="42"/>
       <c r="R29" s="42"/>
       <c r="S29" s="42"/>
       <c r="T29" s="42"/>
       <c r="U29" s="42"/>
       <c r="W29" s="17"/>
       <c r="X29" s="26"/>
       <c r="Y29" s="2"/>
       <c r="Z29" s="53"/>
@@ -17340,51 +17340,51 @@
       <c r="AL29" s="2"/>
       <c r="AM29" s="2"/>
       <c r="AN29" s="2"/>
       <c r="AO29" s="2"/>
       <c r="AP29" s="2"/>
       <c r="AQ29" s="2"/>
       <c r="AR29" s="2"/>
       <c r="AS29" s="2"/>
       <c r="AT29" s="2"/>
       <c r="AU29" s="2"/>
       <c r="AV29" s="2"/>
       <c r="AW29" s="2"/>
       <c r="AX29" s="2"/>
       <c r="AY29" s="2"/>
       <c r="AZ29" s="2"/>
       <c r="BA29" s="2"/>
       <c r="BB29" s="2"/>
       <c r="BC29" s="2"/>
       <c r="BD29" s="2"/>
       <c r="BE29" s="2"/>
       <c r="BF29" s="2"/>
       <c r="BG29" s="2"/>
       <c r="BH29" s="2"/>
       <c r="BI29" s="2"/>
     </row>
-    <row r="30" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A30" s="2"/>
       <c r="B30" s="7"/>
       <c r="C30" s="43"/>
       <c r="D30" s="37"/>
       <c r="E30" s="37"/>
       <c r="F30" s="42"/>
       <c r="G30" s="42"/>
       <c r="H30" s="42"/>
       <c r="I30" s="42"/>
       <c r="J30" s="42"/>
       <c r="K30" s="42"/>
       <c r="L30" s="42"/>
       <c r="M30" s="42"/>
       <c r="N30" s="42"/>
       <c r="O30" s="42"/>
       <c r="P30" s="42"/>
       <c r="Q30" s="42"/>
       <c r="R30" s="42"/>
       <c r="S30" s="42"/>
       <c r="T30" s="42"/>
       <c r="U30" s="42"/>
       <c r="W30" s="17"/>
       <c r="X30" s="26"/>
       <c r="Y30" s="2"/>
       <c r="Z30" s="27"/>
@@ -17402,51 +17402,51 @@
       <c r="AL30" s="2"/>
       <c r="AM30" s="2"/>
       <c r="AN30" s="2"/>
       <c r="AO30" s="2"/>
       <c r="AP30" s="2"/>
       <c r="AQ30" s="2"/>
       <c r="AR30" s="2"/>
       <c r="AS30" s="2"/>
       <c r="AT30" s="2"/>
       <c r="AU30" s="2"/>
       <c r="AV30" s="2"/>
       <c r="AW30" s="2"/>
       <c r="AX30" s="2"/>
       <c r="AY30" s="2"/>
       <c r="AZ30" s="2"/>
       <c r="BA30" s="2"/>
       <c r="BB30" s="2"/>
       <c r="BC30" s="2"/>
       <c r="BD30" s="2"/>
       <c r="BE30" s="2"/>
       <c r="BF30" s="2"/>
       <c r="BG30" s="2"/>
       <c r="BH30" s="2"/>
       <c r="BI30" s="2"/>
     </row>
-    <row r="31" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="2"/>
       <c r="B31" s="7"/>
       <c r="C31" s="43"/>
       <c r="D31" s="37"/>
       <c r="E31" s="37"/>
       <c r="F31" s="42"/>
       <c r="G31" s="42"/>
       <c r="H31" s="42"/>
       <c r="I31" s="42"/>
       <c r="J31" s="42"/>
       <c r="K31" s="42"/>
       <c r="L31" s="42"/>
       <c r="M31" s="42"/>
       <c r="N31" s="42"/>
       <c r="O31" s="42"/>
       <c r="P31" s="42"/>
       <c r="Q31" s="42"/>
       <c r="R31" s="42"/>
       <c r="S31" s="42"/>
       <c r="T31" s="42"/>
       <c r="U31" s="42"/>
       <c r="W31" s="17"/>
       <c r="X31" s="26"/>
       <c r="Y31" s="2"/>
       <c r="Z31" s="27"/>
@@ -17464,51 +17464,51 @@
       <c r="AL31" s="2"/>
       <c r="AM31" s="2"/>
       <c r="AN31" s="2"/>
       <c r="AO31" s="2"/>
       <c r="AP31" s="2"/>
       <c r="AQ31" s="2"/>
       <c r="AR31" s="2"/>
       <c r="AS31" s="2"/>
       <c r="AT31" s="2"/>
       <c r="AU31" s="2"/>
       <c r="AV31" s="2"/>
       <c r="AW31" s="2"/>
       <c r="AX31" s="2"/>
       <c r="AY31" s="2"/>
       <c r="AZ31" s="2"/>
       <c r="BA31" s="2"/>
       <c r="BB31" s="2"/>
       <c r="BC31" s="2"/>
       <c r="BD31" s="2"/>
       <c r="BE31" s="2"/>
       <c r="BF31" s="2"/>
       <c r="BG31" s="2"/>
       <c r="BH31" s="2"/>
       <c r="BI31" s="2"/>
     </row>
-    <row r="32" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="2"/>
       <c r="B32" s="7"/>
       <c r="C32" s="43"/>
       <c r="D32" s="37"/>
       <c r="E32" s="37"/>
       <c r="F32" s="42"/>
       <c r="G32" s="42"/>
       <c r="H32" s="42"/>
       <c r="I32" s="42"/>
       <c r="J32" s="42"/>
       <c r="K32" s="42"/>
       <c r="L32" s="42"/>
       <c r="M32" s="42"/>
       <c r="N32" s="42"/>
       <c r="O32" s="42"/>
       <c r="P32" s="42"/>
       <c r="Q32" s="42"/>
       <c r="R32" s="42"/>
       <c r="S32" s="42"/>
       <c r="T32" s="42"/>
       <c r="U32" s="42"/>
       <c r="W32" s="17"/>
       <c r="X32" s="26"/>
       <c r="Y32" s="2"/>
       <c r="Z32" s="54"/>
@@ -17526,51 +17526,51 @@
       <c r="AL32" s="2"/>
       <c r="AM32" s="2"/>
       <c r="AN32" s="2"/>
       <c r="AO32" s="2"/>
       <c r="AP32" s="2"/>
       <c r="AQ32" s="2"/>
       <c r="AR32" s="2"/>
       <c r="AS32" s="2"/>
       <c r="AT32" s="2"/>
       <c r="AU32" s="2"/>
       <c r="AV32" s="2"/>
       <c r="AW32" s="2"/>
       <c r="AX32" s="2"/>
       <c r="AY32" s="2"/>
       <c r="AZ32" s="2"/>
       <c r="BA32" s="2"/>
       <c r="BB32" s="2"/>
       <c r="BC32" s="2"/>
       <c r="BD32" s="2"/>
       <c r="BE32" s="2"/>
       <c r="BF32" s="2"/>
       <c r="BG32" s="2"/>
       <c r="BH32" s="2"/>
       <c r="BI32" s="2"/>
     </row>
-    <row r="33" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="2"/>
       <c r="B33" s="7"/>
       <c r="C33" s="43"/>
       <c r="D33" s="37"/>
       <c r="E33" s="37"/>
       <c r="F33" s="42"/>
       <c r="G33" s="42"/>
       <c r="H33" s="42"/>
       <c r="I33" s="42"/>
       <c r="J33" s="42"/>
       <c r="K33" s="42"/>
       <c r="L33" s="42"/>
       <c r="M33" s="42"/>
       <c r="N33" s="42"/>
       <c r="O33" s="42"/>
       <c r="P33" s="42"/>
       <c r="Q33" s="42"/>
       <c r="R33" s="42"/>
       <c r="S33" s="42"/>
       <c r="T33" s="42"/>
       <c r="U33" s="42"/>
       <c r="W33" s="17"/>
       <c r="X33" s="26"/>
       <c r="Y33" s="2"/>
       <c r="Z33" s="27"/>
@@ -17588,51 +17588,51 @@
       <c r="AL33" s="2"/>
       <c r="AM33" s="2"/>
       <c r="AN33" s="2"/>
       <c r="AO33" s="2"/>
       <c r="AP33" s="2"/>
       <c r="AQ33" s="2"/>
       <c r="AR33" s="2"/>
       <c r="AS33" s="2"/>
       <c r="AT33" s="2"/>
       <c r="AU33" s="2"/>
       <c r="AV33" s="2"/>
       <c r="AW33" s="2"/>
       <c r="AX33" s="2"/>
       <c r="AY33" s="2"/>
       <c r="AZ33" s="2"/>
       <c r="BA33" s="2"/>
       <c r="BB33" s="2"/>
       <c r="BC33" s="2"/>
       <c r="BD33" s="2"/>
       <c r="BE33" s="2"/>
       <c r="BF33" s="2"/>
       <c r="BG33" s="2"/>
       <c r="BH33" s="2"/>
       <c r="BI33" s="2"/>
     </row>
-    <row r="34" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="2"/>
       <c r="B34" s="7"/>
       <c r="C34" s="43"/>
       <c r="D34" s="37"/>
       <c r="E34" s="37"/>
       <c r="F34" s="42"/>
       <c r="G34" s="42"/>
       <c r="H34" s="42"/>
       <c r="I34" s="42"/>
       <c r="J34" s="42"/>
       <c r="K34" s="42"/>
       <c r="L34" s="42"/>
       <c r="M34" s="42"/>
       <c r="N34" s="42"/>
       <c r="O34" s="42"/>
       <c r="P34" s="42"/>
       <c r="Q34" s="42"/>
       <c r="R34" s="42"/>
       <c r="S34" s="42"/>
       <c r="T34" s="42"/>
       <c r="U34" s="42"/>
       <c r="W34" s="17"/>
       <c r="X34" s="26"/>
       <c r="Y34" s="2"/>
       <c r="Z34" s="27"/>
@@ -17650,51 +17650,51 @@
       <c r="AL34" s="2"/>
       <c r="AM34" s="2"/>
       <c r="AN34" s="2"/>
       <c r="AO34" s="2"/>
       <c r="AP34" s="2"/>
       <c r="AQ34" s="2"/>
       <c r="AR34" s="2"/>
       <c r="AS34" s="2"/>
       <c r="AT34" s="2"/>
       <c r="AU34" s="2"/>
       <c r="AV34" s="2"/>
       <c r="AW34" s="2"/>
       <c r="AX34" s="2"/>
       <c r="AY34" s="2"/>
       <c r="AZ34" s="2"/>
       <c r="BA34" s="2"/>
       <c r="BB34" s="2"/>
       <c r="BC34" s="2"/>
       <c r="BD34" s="2"/>
       <c r="BE34" s="2"/>
       <c r="BF34" s="2"/>
       <c r="BG34" s="2"/>
       <c r="BH34" s="2"/>
       <c r="BI34" s="2"/>
     </row>
-    <row r="35" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="2"/>
       <c r="B35" s="7"/>
       <c r="C35" s="43"/>
       <c r="D35" s="37"/>
       <c r="E35" s="37"/>
       <c r="F35" s="42"/>
       <c r="G35" s="42"/>
       <c r="H35" s="42"/>
       <c r="I35" s="42"/>
       <c r="J35" s="42"/>
       <c r="K35" s="42"/>
       <c r="L35" s="42"/>
       <c r="M35" s="42"/>
       <c r="N35" s="42"/>
       <c r="O35" s="42"/>
       <c r="P35" s="42"/>
       <c r="Q35" s="42"/>
       <c r="R35" s="42"/>
       <c r="S35" s="42"/>
       <c r="T35" s="42"/>
       <c r="U35" s="42"/>
       <c r="W35" s="17"/>
       <c r="X35" s="26"/>
       <c r="Y35" s="2"/>
       <c r="Z35" s="27"/>
@@ -17712,51 +17712,51 @@
       <c r="AL35" s="2"/>
       <c r="AM35" s="2"/>
       <c r="AN35" s="2"/>
       <c r="AO35" s="2"/>
       <c r="AP35" s="2"/>
       <c r="AQ35" s="2"/>
       <c r="AR35" s="2"/>
       <c r="AS35" s="2"/>
       <c r="AT35" s="2"/>
       <c r="AU35" s="2"/>
       <c r="AV35" s="2"/>
       <c r="AW35" s="2"/>
       <c r="AX35" s="2"/>
       <c r="AY35" s="2"/>
       <c r="AZ35" s="2"/>
       <c r="BA35" s="2"/>
       <c r="BB35" s="2"/>
       <c r="BC35" s="2"/>
       <c r="BD35" s="2"/>
       <c r="BE35" s="2"/>
       <c r="BF35" s="2"/>
       <c r="BG35" s="2"/>
       <c r="BH35" s="2"/>
       <c r="BI35" s="2"/>
     </row>
-    <row r="36" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="2"/>
       <c r="B36" s="7"/>
       <c r="C36" s="43"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="47"/>
       <c r="H36" s="47"/>
       <c r="I36" s="47"/>
       <c r="J36" s="47"/>
       <c r="K36" s="47"/>
       <c r="L36" s="47"/>
       <c r="M36" s="47"/>
       <c r="N36" s="47"/>
       <c r="O36" s="47"/>
       <c r="P36" s="47"/>
       <c r="Q36" s="47"/>
       <c r="R36" s="47"/>
       <c r="S36" s="47"/>
       <c r="T36" s="47"/>
       <c r="U36" s="47"/>
       <c r="W36" s="17"/>
       <c r="X36" s="29"/>
       <c r="Y36" s="2"/>
       <c r="Z36" s="55"/>
@@ -17834,238 +17834,238 @@
       <c r="AL37" s="2"/>
       <c r="AM37" s="2"/>
       <c r="AN37" s="2"/>
       <c r="AO37" s="2"/>
       <c r="AP37" s="2"/>
       <c r="AQ37" s="2"/>
       <c r="AR37" s="2"/>
       <c r="AS37" s="2"/>
       <c r="AT37" s="2"/>
       <c r="AU37" s="2"/>
       <c r="AV37" s="2"/>
       <c r="AW37" s="2"/>
       <c r="AX37" s="2"/>
       <c r="AY37" s="2"/>
       <c r="AZ37" s="2"/>
       <c r="BA37" s="2"/>
       <c r="BB37" s="2"/>
       <c r="BC37" s="2"/>
       <c r="BD37" s="2"/>
       <c r="BE37" s="2"/>
       <c r="BF37" s="2"/>
       <c r="BG37" s="2"/>
       <c r="BH37" s="2"/>
       <c r="BI37" s="2"/>
     </row>
-    <row r="38" spans="1:61" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:61" ht="16.5" x14ac:dyDescent="0.25">
       <c r="C38" s="43"/>
       <c r="D38" s="37"/>
       <c r="E38" s="37"/>
       <c r="F38" s="42"/>
       <c r="G38" s="42"/>
       <c r="H38" s="42"/>
       <c r="I38" s="42"/>
       <c r="J38" s="42"/>
       <c r="K38" s="42"/>
       <c r="L38" s="42"/>
       <c r="M38" s="42"/>
       <c r="N38" s="42"/>
       <c r="O38" s="42"/>
       <c r="P38" s="42"/>
       <c r="Q38" s="42"/>
       <c r="R38" s="42"/>
       <c r="S38" s="42"/>
       <c r="T38" s="42"/>
       <c r="U38" s="42"/>
     </row>
-    <row r="39" spans="1:61" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:61" ht="16.5" x14ac:dyDescent="0.25">
       <c r="C39" s="43"/>
       <c r="D39" s="47"/>
       <c r="E39" s="47"/>
       <c r="F39" s="47"/>
       <c r="G39" s="47"/>
       <c r="H39" s="47"/>
       <c r="I39" s="47"/>
       <c r="J39" s="47"/>
       <c r="K39" s="47"/>
       <c r="L39" s="47"/>
       <c r="M39" s="47"/>
       <c r="N39" s="47"/>
       <c r="O39" s="47"/>
       <c r="P39" s="47"/>
       <c r="Q39" s="47"/>
       <c r="R39" s="47"/>
       <c r="S39" s="47"/>
       <c r="T39" s="47"/>
       <c r="U39" s="47"/>
     </row>
-    <row r="40" spans="1:61" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:61" ht="16.5" x14ac:dyDescent="0.25">
       <c r="C40" s="50"/>
       <c r="D40" s="48"/>
       <c r="E40" s="48"/>
       <c r="F40" s="48"/>
       <c r="G40" s="48"/>
       <c r="H40" s="48"/>
       <c r="I40" s="48"/>
       <c r="J40" s="48"/>
       <c r="K40" s="48"/>
       <c r="L40" s="48"/>
       <c r="M40" s="48"/>
       <c r="N40" s="48"/>
       <c r="O40" s="48"/>
       <c r="P40" s="48"/>
       <c r="Q40" s="48"/>
       <c r="R40" s="48"/>
       <c r="S40" s="48"/>
       <c r="T40" s="48"/>
       <c r="U40" s="48"/>
     </row>
-    <row r="41" spans="1:61" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:61" ht="16.5" x14ac:dyDescent="0.25">
       <c r="C41" s="43"/>
       <c r="D41" s="39"/>
       <c r="E41" s="39"/>
       <c r="F41" s="39"/>
       <c r="G41" s="39"/>
       <c r="H41" s="39"/>
       <c r="I41" s="39"/>
       <c r="J41" s="39"/>
       <c r="K41" s="39"/>
       <c r="L41" s="39"/>
       <c r="M41" s="39"/>
       <c r="N41" s="39"/>
       <c r="O41" s="39"/>
       <c r="P41" s="39"/>
       <c r="Q41" s="39"/>
       <c r="R41" s="39"/>
       <c r="S41" s="39"/>
       <c r="T41" s="39"/>
       <c r="U41" s="39"/>
     </row>
-    <row r="42" spans="1:61" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:61" ht="15.75" x14ac:dyDescent="0.25">
       <c r="C42" s="41"/>
       <c r="D42" s="35"/>
       <c r="E42" s="35"/>
       <c r="F42" s="35"/>
       <c r="G42" s="35"/>
       <c r="H42" s="35"/>
       <c r="I42" s="35"/>
       <c r="J42" s="35"/>
       <c r="K42" s="35"/>
       <c r="L42" s="35"/>
       <c r="M42" s="35"/>
       <c r="N42" s="35"/>
       <c r="O42" s="35"/>
       <c r="P42" s="35"/>
       <c r="Q42" s="35"/>
       <c r="R42" s="35"/>
       <c r="S42" s="35"/>
       <c r="T42" s="35"/>
       <c r="U42" s="35"/>
     </row>
-    <row r="43" spans="1:61" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:61" ht="15.75" x14ac:dyDescent="0.25">
       <c r="C43" s="33"/>
-      <c r="D43" s="219"/>
-[...18 lines deleted...]
-    <row r="44" spans="1:61" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="D43" s="220"/>
+      <c r="E43" s="220"/>
+      <c r="F43" s="220"/>
+      <c r="G43" s="220"/>
+      <c r="H43" s="220"/>
+      <c r="I43" s="220"/>
+      <c r="J43" s="220"/>
+      <c r="K43" s="220"/>
+      <c r="L43" s="220"/>
+      <c r="M43" s="220"/>
+      <c r="N43" s="220"/>
+      <c r="O43" s="220"/>
+      <c r="P43" s="220"/>
+      <c r="Q43" s="220"/>
+      <c r="R43" s="220"/>
+      <c r="S43" s="220"/>
+      <c r="T43" s="220"/>
+      <c r="U43" s="220"/>
+    </row>
+    <row r="44" spans="1:61" ht="15.75" x14ac:dyDescent="0.25">
       <c r="C44" s="33"/>
-      <c r="D44" s="219"/>
-[...18 lines deleted...]
-    <row r="45" spans="1:61" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="D44" s="220"/>
+      <c r="E44" s="220"/>
+      <c r="F44" s="220"/>
+      <c r="G44" s="220"/>
+      <c r="H44" s="220"/>
+      <c r="I44" s="220"/>
+      <c r="J44" s="220"/>
+      <c r="K44" s="220"/>
+      <c r="L44" s="220"/>
+      <c r="M44" s="220"/>
+      <c r="N44" s="220"/>
+      <c r="O44" s="220"/>
+      <c r="P44" s="220"/>
+      <c r="Q44" s="220"/>
+      <c r="R44" s="220"/>
+      <c r="S44" s="220"/>
+      <c r="T44" s="220"/>
+      <c r="U44" s="220"/>
+    </row>
+    <row r="45" spans="1:61" ht="15.75" x14ac:dyDescent="0.25">
       <c r="C45" s="33"/>
-      <c r="D45" s="219"/>
-[...18 lines deleted...]
-    <row r="46" spans="1:61" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="D45" s="220"/>
+      <c r="E45" s="220"/>
+      <c r="F45" s="220"/>
+      <c r="G45" s="220"/>
+      <c r="H45" s="220"/>
+      <c r="I45" s="220"/>
+      <c r="J45" s="220"/>
+      <c r="K45" s="220"/>
+      <c r="L45" s="220"/>
+      <c r="M45" s="220"/>
+      <c r="N45" s="220"/>
+      <c r="O45" s="220"/>
+      <c r="P45" s="220"/>
+      <c r="Q45" s="220"/>
+      <c r="R45" s="220"/>
+      <c r="S45" s="220"/>
+      <c r="T45" s="220"/>
+      <c r="U45" s="220"/>
+    </row>
+    <row r="46" spans="1:61" ht="15.75" x14ac:dyDescent="0.25">
       <c r="C46" s="34"/>
-      <c r="D46" s="218"/>
-[...16 lines deleted...]
-      <c r="U46" s="218"/>
+      <c r="D46" s="221"/>
+      <c r="E46" s="221"/>
+      <c r="F46" s="221"/>
+      <c r="G46" s="221"/>
+      <c r="H46" s="221"/>
+      <c r="I46" s="221"/>
+      <c r="J46" s="221"/>
+      <c r="K46" s="221"/>
+      <c r="L46" s="221"/>
+      <c r="M46" s="221"/>
+      <c r="N46" s="221"/>
+      <c r="O46" s="221"/>
+      <c r="P46" s="221"/>
+      <c r="Q46" s="221"/>
+      <c r="R46" s="221"/>
+      <c r="S46" s="221"/>
+      <c r="T46" s="221"/>
+      <c r="U46" s="221"/>
     </row>
     <row r="47" spans="1:61" x14ac:dyDescent="0.25">
       <c r="C47" s="13"/>
       <c r="D47" s="22"/>
       <c r="E47" s="25"/>
       <c r="F47" s="22"/>
       <c r="G47" s="22"/>
       <c r="H47" s="22"/>
       <c r="I47" s="22"/>
       <c r="J47" s="22"/>
       <c r="K47" s="22"/>
       <c r="L47" s="22"/>
       <c r="M47" s="22"/>
       <c r="N47" s="22"/>
       <c r="O47" s="22"/>
       <c r="P47" s="22"/>
       <c r="Q47" s="22"/>
       <c r="R47" s="22"/>
       <c r="S47" s="22"/>
       <c r="T47" s="22"/>
       <c r="U47" s="3"/>
     </row>
     <row r="48" spans="1:61" x14ac:dyDescent="0.25">
       <c r="C48" s="14"/>
       <c r="D48" s="14"/>
@@ -18081,516 +18081,516 @@
     </row>
     <row r="51" spans="3:22" x14ac:dyDescent="0.25">
       <c r="C51" s="31"/>
       <c r="D51" s="32"/>
       <c r="E51" s="31"/>
       <c r="F51" s="32"/>
       <c r="G51" s="31"/>
       <c r="H51" s="32"/>
       <c r="I51" s="31"/>
       <c r="J51" s="32"/>
       <c r="K51" s="31"/>
       <c r="L51" s="32"/>
       <c r="M51" s="31"/>
       <c r="N51" s="32"/>
       <c r="O51" s="31"/>
       <c r="P51" s="32"/>
       <c r="Q51" s="31"/>
       <c r="R51" s="32"/>
       <c r="S51" s="31"/>
       <c r="T51" s="32"/>
       <c r="U51" s="31"/>
       <c r="V51" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="42">
-    <mergeCell ref="C10:U10"/>
-[...4 lines deleted...]
-    <mergeCell ref="C9:U9"/>
+    <mergeCell ref="N46:O46"/>
+    <mergeCell ref="P46:Q46"/>
+    <mergeCell ref="R46:S46"/>
+    <mergeCell ref="T46:U46"/>
+    <mergeCell ref="D46:E46"/>
+    <mergeCell ref="F46:G46"/>
+    <mergeCell ref="H46:I46"/>
+    <mergeCell ref="J46:K46"/>
+    <mergeCell ref="L46:M46"/>
+    <mergeCell ref="R44:S44"/>
+    <mergeCell ref="T44:U44"/>
+    <mergeCell ref="D45:E45"/>
+    <mergeCell ref="F45:G45"/>
+    <mergeCell ref="H45:I45"/>
+    <mergeCell ref="J45:K45"/>
+    <mergeCell ref="L45:M45"/>
+    <mergeCell ref="N45:O45"/>
+    <mergeCell ref="P45:Q45"/>
+    <mergeCell ref="R45:S45"/>
+    <mergeCell ref="T45:U45"/>
     <mergeCell ref="P43:Q43"/>
     <mergeCell ref="R43:S43"/>
     <mergeCell ref="T43:U43"/>
     <mergeCell ref="D44:E44"/>
     <mergeCell ref="F44:G44"/>
     <mergeCell ref="H44:I44"/>
     <mergeCell ref="J44:K44"/>
     <mergeCell ref="L44:M44"/>
     <mergeCell ref="N44:O44"/>
     <mergeCell ref="P44:Q44"/>
     <mergeCell ref="D43:E43"/>
     <mergeCell ref="F43:G43"/>
     <mergeCell ref="H43:I43"/>
     <mergeCell ref="J43:K43"/>
     <mergeCell ref="L43:M43"/>
     <mergeCell ref="N43:O43"/>
-    <mergeCell ref="R44:S44"/>
-[...18 lines deleted...]
-    <mergeCell ref="L46:M46"/>
+    <mergeCell ref="C10:U10"/>
+    <mergeCell ref="C5:U5"/>
+    <mergeCell ref="C6:U6"/>
+    <mergeCell ref="C7:U7"/>
+    <mergeCell ref="C8:U8"/>
+    <mergeCell ref="C9:U9"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.1" right="0.1" top="0.1" bottom="0.1" header="0.1" footer="0.1"/>
-  <pageSetup scale="54" orientation="landscape" cellComments="asDisplayed" r:id="rId1"/>
+  <pageSetup scale="53" orientation="landscape" cellComments="asDisplayed" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3FB256A9-91A8-4633-BA5E-57E2772829DD}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BI51"/>
   <sheetViews>
     <sheetView showGridLines="0" showWhiteSpace="0" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="112" zoomScaleSheetLayoutView="85" zoomScalePageLayoutView="60" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.33203125" style="2"/>
-[...32 lines deleted...]
-    <col min="61" max="16384" width="9.33203125" style="2"/>
+    <col min="1" max="1" width="9.28515625" style="2"/>
+    <col min="2" max="2" width="2.7109375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="67.140625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="9.7109375" style="3" customWidth="1"/>
+    <col min="5" max="5" width="11.28515625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="9.7109375" style="2" customWidth="1"/>
+    <col min="7" max="7" width="11.28515625" style="2" customWidth="1"/>
+    <col min="8" max="8" width="9.7109375" style="2" customWidth="1"/>
+    <col min="9" max="9" width="11.28515625" style="2" customWidth="1"/>
+    <col min="10" max="10" width="9.7109375" style="2" customWidth="1"/>
+    <col min="11" max="11" width="11.28515625" style="2" customWidth="1"/>
+    <col min="12" max="12" width="9.7109375" style="2" customWidth="1"/>
+    <col min="13" max="13" width="11.28515625" style="2" customWidth="1"/>
+    <col min="14" max="14" width="9.7109375" style="2" customWidth="1"/>
+    <col min="15" max="15" width="11.28515625" style="2" customWidth="1"/>
+    <col min="16" max="16" width="9.7109375" style="2" customWidth="1"/>
+    <col min="17" max="17" width="11.28515625" style="2" customWidth="1"/>
+    <col min="18" max="18" width="9.7109375" style="2" customWidth="1"/>
+    <col min="19" max="19" width="11.28515625" style="2" customWidth="1"/>
+    <col min="20" max="20" width="9.7109375" style="2" customWidth="1"/>
+    <col min="21" max="21" width="11.28515625" style="2" customWidth="1"/>
+    <col min="22" max="22" width="2.7109375" style="2" customWidth="1"/>
+    <col min="23" max="23" width="9.28515625" style="2"/>
+    <col min="24" max="24" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="13.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="26" max="53" width="8.5703125" style="2" customWidth="1"/>
+    <col min="54" max="54" width="9.28515625" style="2"/>
+    <col min="55" max="55" width="2.5703125" style="2" customWidth="1"/>
+    <col min="56" max="56" width="9.28515625" style="2"/>
+    <col min="57" max="57" width="2.5703125" style="2" customWidth="1"/>
+    <col min="58" max="58" width="9.28515625" style="2"/>
+    <col min="59" max="59" width="2.5703125" style="2" customWidth="1"/>
+    <col min="60" max="60" width="9.28515625" style="2" customWidth="1"/>
+    <col min="61" max="16384" width="9.28515625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:61" ht="9.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:61" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="3"/>
       <c r="C1" s="3"/>
     </row>
-    <row r="2" spans="1:61" ht="9.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:61" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
       <c r="U2" s="3"/>
     </row>
-    <row r="3" spans="1:61" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:61" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="5"/>
       <c r="C3" s="44" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
       <c r="O3" s="6"/>
       <c r="P3" s="6"/>
       <c r="Q3" s="6"/>
       <c r="R3" s="6"/>
       <c r="S3" s="6"/>
       <c r="T3" s="6"/>
       <c r="U3" s="6"/>
     </row>
-    <row r="4" spans="1:61" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:61" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="3"/>
       <c r="C4" s="15"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
       <c r="F4" s="12"/>
       <c r="G4" s="12"/>
       <c r="H4" s="12"/>
       <c r="I4" s="12"/>
       <c r="J4" s="12"/>
       <c r="K4" s="12"/>
       <c r="L4" s="12"/>
       <c r="M4" s="12"/>
       <c r="N4" s="12"/>
       <c r="O4" s="12"/>
       <c r="P4" s="12"/>
       <c r="Q4" s="12"/>
       <c r="R4" s="12"/>
       <c r="S4" s="12"/>
       <c r="T4" s="12"/>
       <c r="U4" s="12"/>
     </row>
-    <row r="5" spans="1:61" s="65" customFormat="1" ht="69.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:61" s="65" customFormat="1" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="66"/>
-      <c r="C5" s="221" t="s">
+      <c r="C5" s="219" t="s">
         <v>133</v>
       </c>
-      <c r="D5" s="221"/>
-[...18 lines deleted...]
-    <row r="6" spans="1:61" s="10" customFormat="1" ht="69.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D5" s="219"/>
+      <c r="E5" s="219"/>
+      <c r="F5" s="219"/>
+      <c r="G5" s="219"/>
+      <c r="H5" s="219"/>
+      <c r="I5" s="219"/>
+      <c r="J5" s="219"/>
+      <c r="K5" s="219"/>
+      <c r="L5" s="219"/>
+      <c r="M5" s="219"/>
+      <c r="N5" s="219"/>
+      <c r="O5" s="219"/>
+      <c r="P5" s="219"/>
+      <c r="Q5" s="219"/>
+      <c r="R5" s="219"/>
+      <c r="S5" s="219"/>
+      <c r="T5" s="219"/>
+      <c r="U5" s="219"/>
+    </row>
+    <row r="6" spans="1:61" s="10" customFormat="1" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="2"/>
       <c r="B6" s="7"/>
-      <c r="C6" s="221" t="s">
+      <c r="C6" s="219" t="s">
         <v>135</v>
       </c>
-      <c r="D6" s="221"/>
-[...16 lines deleted...]
-      <c r="U6" s="221"/>
+      <c r="D6" s="219"/>
+      <c r="E6" s="219"/>
+      <c r="F6" s="219"/>
+      <c r="G6" s="219"/>
+      <c r="H6" s="219"/>
+      <c r="I6" s="219"/>
+      <c r="J6" s="219"/>
+      <c r="K6" s="219"/>
+      <c r="L6" s="219"/>
+      <c r="M6" s="219"/>
+      <c r="N6" s="219"/>
+      <c r="O6" s="219"/>
+      <c r="P6" s="219"/>
+      <c r="Q6" s="219"/>
+      <c r="R6" s="219"/>
+      <c r="S6" s="219"/>
+      <c r="T6" s="219"/>
+      <c r="U6" s="219"/>
       <c r="X6" s="26"/>
       <c r="Y6" s="2"/>
       <c r="Z6" s="19"/>
       <c r="AB6" s="2"/>
       <c r="AC6" s="2"/>
       <c r="AD6" s="2"/>
       <c r="AE6" s="2"/>
       <c r="AF6" s="2"/>
       <c r="AG6" s="2"/>
       <c r="AH6" s="2"/>
       <c r="AI6" s="2"/>
       <c r="AJ6" s="2"/>
       <c r="AK6" s="2"/>
       <c r="AL6" s="2"/>
       <c r="AM6" s="2"/>
       <c r="AN6" s="2"/>
       <c r="AO6" s="2"/>
       <c r="AP6" s="2"/>
       <c r="AQ6" s="2"/>
       <c r="AR6" s="2"/>
       <c r="AS6" s="2"/>
       <c r="AT6" s="2"/>
       <c r="AU6" s="2"/>
       <c r="AV6" s="2"/>
       <c r="AW6" s="2"/>
       <c r="AX6" s="2"/>
       <c r="AY6" s="2"/>
       <c r="AZ6" s="2"/>
       <c r="BA6" s="2"/>
       <c r="BB6" s="2"/>
       <c r="BC6" s="2"/>
       <c r="BD6" s="2"/>
       <c r="BE6" s="2"/>
       <c r="BF6" s="2"/>
       <c r="BG6" s="2"/>
       <c r="BH6" s="2"/>
       <c r="BI6" s="2"/>
     </row>
     <row r="7" spans="1:61" s="10" customFormat="1" ht="104.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="2"/>
       <c r="B7" s="7"/>
-      <c r="C7" s="221" t="s">
-[...19 lines deleted...]
-      <c r="U7" s="221"/>
+      <c r="C7" s="219" t="s">
+        <v>202</v>
+      </c>
+      <c r="D7" s="219"/>
+      <c r="E7" s="219"/>
+      <c r="F7" s="219"/>
+      <c r="G7" s="219"/>
+      <c r="H7" s="219"/>
+      <c r="I7" s="219"/>
+      <c r="J7" s="219"/>
+      <c r="K7" s="219"/>
+      <c r="L7" s="219"/>
+      <c r="M7" s="219"/>
+      <c r="N7" s="219"/>
+      <c r="O7" s="219"/>
+      <c r="P7" s="219"/>
+      <c r="Q7" s="219"/>
+      <c r="R7" s="219"/>
+      <c r="S7" s="219"/>
+      <c r="T7" s="219"/>
+      <c r="U7" s="219"/>
       <c r="X7" s="26"/>
       <c r="Y7" s="2"/>
       <c r="Z7" s="19"/>
       <c r="AB7" s="2"/>
       <c r="AC7" s="2"/>
       <c r="AD7" s="2"/>
       <c r="AE7" s="2"/>
       <c r="AF7" s="2"/>
       <c r="AG7" s="2"/>
       <c r="AH7" s="2"/>
       <c r="AI7" s="2"/>
       <c r="AJ7" s="2"/>
       <c r="AK7" s="2"/>
       <c r="AL7" s="2"/>
       <c r="AM7" s="2"/>
       <c r="AN7" s="2"/>
       <c r="AO7" s="2"/>
       <c r="AP7" s="2"/>
       <c r="AQ7" s="2"/>
       <c r="AR7" s="2"/>
       <c r="AS7" s="2"/>
       <c r="AT7" s="2"/>
       <c r="AU7" s="2"/>
       <c r="AV7" s="2"/>
       <c r="AW7" s="2"/>
       <c r="AX7" s="2"/>
       <c r="AY7" s="2"/>
       <c r="AZ7" s="2"/>
       <c r="BA7" s="2"/>
       <c r="BB7" s="2"/>
       <c r="BC7" s="2"/>
       <c r="BD7" s="2"/>
       <c r="BE7" s="2"/>
       <c r="BF7" s="2"/>
       <c r="BG7" s="2"/>
       <c r="BH7" s="2"/>
       <c r="BI7" s="2"/>
     </row>
     <row r="8" spans="1:61" s="10" customFormat="1" ht="120" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="2"/>
       <c r="B8" s="7"/>
-      <c r="C8" s="221" t="s">
-[...19 lines deleted...]
-      <c r="U8" s="221"/>
+      <c r="C8" s="219" t="s">
+        <v>203</v>
+      </c>
+      <c r="D8" s="219"/>
+      <c r="E8" s="219"/>
+      <c r="F8" s="219"/>
+      <c r="G8" s="219"/>
+      <c r="H8" s="219"/>
+      <c r="I8" s="219"/>
+      <c r="J8" s="219"/>
+      <c r="K8" s="219"/>
+      <c r="L8" s="219"/>
+      <c r="M8" s="219"/>
+      <c r="N8" s="219"/>
+      <c r="O8" s="219"/>
+      <c r="P8" s="219"/>
+      <c r="Q8" s="219"/>
+      <c r="R8" s="219"/>
+      <c r="S8" s="219"/>
+      <c r="T8" s="219"/>
+      <c r="U8" s="219"/>
       <c r="X8" s="26"/>
       <c r="Y8" s="2"/>
       <c r="Z8" s="19"/>
       <c r="AB8" s="2"/>
       <c r="AC8" s="2"/>
       <c r="AD8" s="2"/>
       <c r="AE8" s="2"/>
       <c r="AF8" s="2"/>
       <c r="AG8" s="2"/>
       <c r="AH8" s="2"/>
       <c r="AI8" s="2"/>
       <c r="AJ8" s="2"/>
       <c r="AK8" s="2"/>
       <c r="AL8" s="2"/>
       <c r="AM8" s="2"/>
       <c r="AN8" s="2"/>
       <c r="AO8" s="2"/>
       <c r="AP8" s="2"/>
       <c r="AQ8" s="2"/>
       <c r="AR8" s="2"/>
       <c r="AS8" s="2"/>
       <c r="AT8" s="2"/>
       <c r="AU8" s="2"/>
       <c r="AV8" s="2"/>
       <c r="AW8" s="2"/>
       <c r="AX8" s="2"/>
       <c r="AY8" s="2"/>
       <c r="AZ8" s="2"/>
       <c r="BA8" s="2"/>
       <c r="BB8" s="2"/>
       <c r="BC8" s="2"/>
       <c r="BD8" s="2"/>
       <c r="BE8" s="2"/>
       <c r="BF8" s="2"/>
       <c r="BG8" s="2"/>
       <c r="BH8" s="2"/>
       <c r="BI8" s="2"/>
     </row>
-    <row r="9" spans="1:61" s="10" customFormat="1" ht="84.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:61" s="10" customFormat="1" ht="84.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="2"/>
       <c r="B9" s="7"/>
-      <c r="C9" s="221" t="s">
+      <c r="C9" s="219" t="s">
         <v>196</v>
       </c>
-      <c r="D9" s="221"/>
-[...16 lines deleted...]
-      <c r="U9" s="221"/>
+      <c r="D9" s="219"/>
+      <c r="E9" s="219"/>
+      <c r="F9" s="219"/>
+      <c r="G9" s="219"/>
+      <c r="H9" s="219"/>
+      <c r="I9" s="219"/>
+      <c r="J9" s="219"/>
+      <c r="K9" s="219"/>
+      <c r="L9" s="219"/>
+      <c r="M9" s="219"/>
+      <c r="N9" s="219"/>
+      <c r="O9" s="219"/>
+      <c r="P9" s="219"/>
+      <c r="Q9" s="219"/>
+      <c r="R9" s="219"/>
+      <c r="S9" s="219"/>
+      <c r="T9" s="219"/>
+      <c r="U9" s="219"/>
       <c r="X9" s="26"/>
       <c r="Y9" s="2"/>
       <c r="Z9" s="19"/>
       <c r="AB9" s="2"/>
       <c r="AC9" s="2"/>
       <c r="AD9" s="2"/>
       <c r="AE9" s="2"/>
       <c r="AF9" s="2"/>
       <c r="AG9" s="2"/>
       <c r="AH9" s="2"/>
       <c r="AI9" s="2"/>
       <c r="AJ9" s="2"/>
       <c r="AK9" s="2"/>
       <c r="AL9" s="2"/>
       <c r="AM9" s="2"/>
       <c r="AN9" s="2"/>
       <c r="AO9" s="2"/>
       <c r="AP9" s="2"/>
       <c r="AQ9" s="2"/>
       <c r="AR9" s="2"/>
       <c r="AS9" s="2"/>
       <c r="AT9" s="2"/>
       <c r="AU9" s="2"/>
       <c r="AV9" s="2"/>
       <c r="AW9" s="2"/>
       <c r="AX9" s="2"/>
       <c r="AY9" s="2"/>
       <c r="AZ9" s="2"/>
       <c r="BA9" s="2"/>
       <c r="BB9" s="2"/>
       <c r="BC9" s="2"/>
       <c r="BD9" s="2"/>
       <c r="BE9" s="2"/>
       <c r="BF9" s="2"/>
       <c r="BG9" s="2"/>
       <c r="BH9" s="2"/>
       <c r="BI9" s="2"/>
     </row>
-    <row r="10" spans="1:61" s="10" customFormat="1" ht="84.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:61" s="10" customFormat="1" ht="84.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="2"/>
       <c r="B10" s="7"/>
-      <c r="C10" s="221" t="s">
+      <c r="C10" s="219" t="s">
         <v>197</v>
       </c>
-      <c r="D10" s="221"/>
-[...16 lines deleted...]
-      <c r="U10" s="221"/>
+      <c r="D10" s="219"/>
+      <c r="E10" s="219"/>
+      <c r="F10" s="219"/>
+      <c r="G10" s="219"/>
+      <c r="H10" s="219"/>
+      <c r="I10" s="219"/>
+      <c r="J10" s="219"/>
+      <c r="K10" s="219"/>
+      <c r="L10" s="219"/>
+      <c r="M10" s="219"/>
+      <c r="N10" s="219"/>
+      <c r="O10" s="219"/>
+      <c r="P10" s="219"/>
+      <c r="Q10" s="219"/>
+      <c r="R10" s="219"/>
+      <c r="S10" s="219"/>
+      <c r="T10" s="219"/>
+      <c r="U10" s="219"/>
       <c r="X10" s="26"/>
       <c r="Y10" s="2"/>
       <c r="Z10" s="19"/>
       <c r="AB10" s="2"/>
       <c r="AC10" s="2"/>
       <c r="AD10" s="2"/>
       <c r="AE10" s="2"/>
       <c r="AF10" s="2"/>
       <c r="AG10" s="2"/>
       <c r="AH10" s="2"/>
       <c r="AI10" s="2"/>
       <c r="AJ10" s="2"/>
       <c r="AK10" s="2"/>
       <c r="AL10" s="2"/>
       <c r="AM10" s="2"/>
       <c r="AN10" s="2"/>
       <c r="AO10" s="2"/>
       <c r="AP10" s="2"/>
       <c r="AQ10" s="2"/>
       <c r="AR10" s="2"/>
       <c r="AS10" s="2"/>
       <c r="AT10" s="2"/>
       <c r="AU10" s="2"/>
       <c r="AV10" s="2"/>
       <c r="AW10" s="2"/>
@@ -19005,51 +19005,51 @@
       <c r="AL17" s="2"/>
       <c r="AM17" s="2"/>
       <c r="AN17" s="2"/>
       <c r="AO17" s="2"/>
       <c r="AP17" s="2"/>
       <c r="AQ17" s="2"/>
       <c r="AR17" s="2"/>
       <c r="AS17" s="2"/>
       <c r="AT17" s="2"/>
       <c r="AU17" s="2"/>
       <c r="AV17" s="2"/>
       <c r="AW17" s="2"/>
       <c r="AX17" s="2"/>
       <c r="AY17" s="2"/>
       <c r="AZ17" s="2"/>
       <c r="BA17" s="2"/>
       <c r="BB17" s="2"/>
       <c r="BC17" s="2"/>
       <c r="BD17" s="2"/>
       <c r="BE17" s="2"/>
       <c r="BF17" s="2"/>
       <c r="BG17" s="2"/>
       <c r="BH17" s="2"/>
       <c r="BI17" s="2"/>
     </row>
-    <row r="18" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A18" s="2"/>
       <c r="B18" s="7"/>
       <c r="C18" s="43"/>
       <c r="D18" s="37"/>
       <c r="E18" s="37"/>
       <c r="F18" s="42"/>
       <c r="G18" s="42"/>
       <c r="H18" s="42"/>
       <c r="I18" s="42"/>
       <c r="J18" s="42"/>
       <c r="K18" s="42"/>
       <c r="L18" s="42"/>
       <c r="M18" s="42"/>
       <c r="N18" s="42"/>
       <c r="O18" s="42"/>
       <c r="P18" s="42"/>
       <c r="Q18" s="42"/>
       <c r="R18" s="42"/>
       <c r="S18" s="42"/>
       <c r="T18" s="42"/>
       <c r="U18" s="42"/>
       <c r="X18" s="19"/>
       <c r="Z18" s="19"/>
       <c r="AB18" s="2"/>
       <c r="AC18" s="2"/>
@@ -19064,51 +19064,51 @@
       <c r="AL18" s="2"/>
       <c r="AM18" s="2"/>
       <c r="AN18" s="2"/>
       <c r="AO18" s="2"/>
       <c r="AP18" s="2"/>
       <c r="AQ18" s="2"/>
       <c r="AR18" s="2"/>
       <c r="AS18" s="2"/>
       <c r="AT18" s="2"/>
       <c r="AU18" s="2"/>
       <c r="AV18" s="2"/>
       <c r="AW18" s="2"/>
       <c r="AX18" s="2"/>
       <c r="AY18" s="2"/>
       <c r="AZ18" s="2"/>
       <c r="BA18" s="2"/>
       <c r="BB18" s="2"/>
       <c r="BC18" s="2"/>
       <c r="BD18" s="2"/>
       <c r="BE18" s="2"/>
       <c r="BF18" s="2"/>
       <c r="BG18" s="2"/>
       <c r="BH18" s="2"/>
       <c r="BI18" s="2"/>
     </row>
-    <row r="19" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A19" s="2"/>
       <c r="B19" s="7"/>
       <c r="C19" s="43"/>
       <c r="D19" s="37"/>
       <c r="E19" s="37"/>
       <c r="F19" s="42"/>
       <c r="G19" s="42"/>
       <c r="H19" s="42"/>
       <c r="I19" s="42"/>
       <c r="J19" s="42"/>
       <c r="K19" s="42"/>
       <c r="L19" s="42"/>
       <c r="M19" s="42"/>
       <c r="N19" s="42"/>
       <c r="O19" s="42"/>
       <c r="P19" s="42"/>
       <c r="Q19" s="42"/>
       <c r="R19" s="42"/>
       <c r="S19" s="42"/>
       <c r="T19" s="42"/>
       <c r="U19" s="42"/>
       <c r="V19" s="30"/>
       <c r="W19" s="30"/>
       <c r="X19" s="30"/>
       <c r="Y19" s="2"/>
@@ -19126,51 +19126,51 @@
       <c r="AL19" s="2"/>
       <c r="AM19" s="2"/>
       <c r="AN19" s="2"/>
       <c r="AO19" s="2"/>
       <c r="AP19" s="2"/>
       <c r="AQ19" s="2"/>
       <c r="AR19" s="2"/>
       <c r="AS19" s="2"/>
       <c r="AT19" s="2"/>
       <c r="AU19" s="2"/>
       <c r="AV19" s="2"/>
       <c r="AW19" s="2"/>
       <c r="AX19" s="2"/>
       <c r="AY19" s="2"/>
       <c r="AZ19" s="2"/>
       <c r="BA19" s="2"/>
       <c r="BB19" s="2"/>
       <c r="BC19" s="2"/>
       <c r="BD19" s="2"/>
       <c r="BE19" s="2"/>
       <c r="BF19" s="2"/>
       <c r="BG19" s="2"/>
       <c r="BH19" s="2"/>
       <c r="BI19" s="2"/>
     </row>
-    <row r="20" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A20" s="2"/>
       <c r="B20" s="7"/>
       <c r="C20" s="43"/>
       <c r="D20" s="46"/>
       <c r="E20" s="46"/>
       <c r="F20" s="49"/>
       <c r="G20" s="49"/>
       <c r="H20" s="49"/>
       <c r="I20" s="49"/>
       <c r="J20" s="49"/>
       <c r="K20" s="49"/>
       <c r="L20" s="49"/>
       <c r="M20" s="49"/>
       <c r="N20" s="49"/>
       <c r="O20" s="49"/>
       <c r="P20" s="49"/>
       <c r="Q20" s="49"/>
       <c r="R20" s="49"/>
       <c r="S20" s="49"/>
       <c r="T20" s="49"/>
       <c r="U20" s="49"/>
       <c r="X20" s="26"/>
       <c r="Y20" s="2"/>
       <c r="Z20" s="19"/>
       <c r="AB20" s="2"/>
@@ -19186,51 +19186,51 @@
       <c r="AL20" s="2"/>
       <c r="AM20" s="2"/>
       <c r="AN20" s="2"/>
       <c r="AO20" s="2"/>
       <c r="AP20" s="2"/>
       <c r="AQ20" s="2"/>
       <c r="AR20" s="2"/>
       <c r="AS20" s="2"/>
       <c r="AT20" s="2"/>
       <c r="AU20" s="2"/>
       <c r="AV20" s="2"/>
       <c r="AW20" s="2"/>
       <c r="AX20" s="2"/>
       <c r="AY20" s="2"/>
       <c r="AZ20" s="2"/>
       <c r="BA20" s="2"/>
       <c r="BB20" s="2"/>
       <c r="BC20" s="2"/>
       <c r="BD20" s="2"/>
       <c r="BE20" s="2"/>
       <c r="BF20" s="2"/>
       <c r="BG20" s="2"/>
       <c r="BH20" s="2"/>
       <c r="BI20" s="2"/>
     </row>
-    <row r="21" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A21" s="2"/>
       <c r="B21" s="7"/>
       <c r="C21" s="43"/>
       <c r="D21" s="37"/>
       <c r="E21" s="37"/>
       <c r="F21" s="42"/>
       <c r="G21" s="42"/>
       <c r="H21" s="42"/>
       <c r="I21" s="42"/>
       <c r="J21" s="42"/>
       <c r="K21" s="42"/>
       <c r="L21" s="42"/>
       <c r="M21" s="42"/>
       <c r="N21" s="42"/>
       <c r="O21" s="42"/>
       <c r="P21" s="42"/>
       <c r="Q21" s="42"/>
       <c r="R21" s="42"/>
       <c r="S21" s="42"/>
       <c r="T21" s="42"/>
       <c r="U21" s="42"/>
       <c r="X21" s="26"/>
       <c r="Y21" s="2"/>
       <c r="Z21" s="19"/>
       <c r="AB21" s="2"/>
@@ -19246,51 +19246,51 @@
       <c r="AL21" s="2"/>
       <c r="AM21" s="2"/>
       <c r="AN21" s="2"/>
       <c r="AO21" s="2"/>
       <c r="AP21" s="2"/>
       <c r="AQ21" s="2"/>
       <c r="AR21" s="2"/>
       <c r="AS21" s="2"/>
       <c r="AT21" s="2"/>
       <c r="AU21" s="2"/>
       <c r="AV21" s="2"/>
       <c r="AW21" s="2"/>
       <c r="AX21" s="2"/>
       <c r="AY21" s="2"/>
       <c r="AZ21" s="2"/>
       <c r="BA21" s="2"/>
       <c r="BB21" s="2"/>
       <c r="BC21" s="2"/>
       <c r="BD21" s="2"/>
       <c r="BE21" s="2"/>
       <c r="BF21" s="2"/>
       <c r="BG21" s="2"/>
       <c r="BH21" s="2"/>
       <c r="BI21" s="2"/>
     </row>
-    <row r="22" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A22" s="2"/>
       <c r="B22" s="7"/>
       <c r="C22" s="43"/>
       <c r="D22" s="38"/>
       <c r="E22" s="38"/>
       <c r="F22" s="38"/>
       <c r="G22" s="38"/>
       <c r="H22" s="38"/>
       <c r="I22" s="38"/>
       <c r="J22" s="38"/>
       <c r="K22" s="38"/>
       <c r="L22" s="38"/>
       <c r="M22" s="38"/>
       <c r="N22" s="38"/>
       <c r="O22" s="38"/>
       <c r="P22" s="38"/>
       <c r="Q22" s="38"/>
       <c r="R22" s="38"/>
       <c r="S22" s="38"/>
       <c r="T22" s="38"/>
       <c r="U22" s="38"/>
       <c r="X22" s="26"/>
       <c r="Y22" s="2"/>
       <c r="Z22" s="19"/>
       <c r="AB22" s="2"/>
@@ -19306,51 +19306,51 @@
       <c r="AL22" s="2"/>
       <c r="AM22" s="2"/>
       <c r="AN22" s="2"/>
       <c r="AO22" s="2"/>
       <c r="AP22" s="2"/>
       <c r="AQ22" s="2"/>
       <c r="AR22" s="2"/>
       <c r="AS22" s="2"/>
       <c r="AT22" s="2"/>
       <c r="AU22" s="2"/>
       <c r="AV22" s="2"/>
       <c r="AW22" s="2"/>
       <c r="AX22" s="2"/>
       <c r="AY22" s="2"/>
       <c r="AZ22" s="2"/>
       <c r="BA22" s="2"/>
       <c r="BB22" s="2"/>
       <c r="BC22" s="2"/>
       <c r="BD22" s="2"/>
       <c r="BE22" s="2"/>
       <c r="BF22" s="2"/>
       <c r="BG22" s="2"/>
       <c r="BH22" s="2"/>
       <c r="BI22" s="2"/>
     </row>
-    <row r="23" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A23" s="2"/>
       <c r="B23" s="7"/>
       <c r="C23" s="43"/>
       <c r="D23" s="37"/>
       <c r="E23" s="37"/>
       <c r="F23" s="42"/>
       <c r="G23" s="42"/>
       <c r="H23" s="42"/>
       <c r="I23" s="42"/>
       <c r="J23" s="42"/>
       <c r="K23" s="42"/>
       <c r="L23" s="42"/>
       <c r="M23" s="42"/>
       <c r="N23" s="42"/>
       <c r="O23" s="42"/>
       <c r="P23" s="42"/>
       <c r="Q23" s="42"/>
       <c r="R23" s="42"/>
       <c r="S23" s="42"/>
       <c r="T23" s="42"/>
       <c r="U23" s="42"/>
       <c r="X23" s="26"/>
       <c r="Y23" s="2"/>
       <c r="Z23" s="19"/>
       <c r="AB23" s="2"/>
@@ -19366,51 +19366,51 @@
       <c r="AL23" s="2"/>
       <c r="AM23" s="2"/>
       <c r="AN23" s="2"/>
       <c r="AO23" s="2"/>
       <c r="AP23" s="2"/>
       <c r="AQ23" s="2"/>
       <c r="AR23" s="2"/>
       <c r="AS23" s="2"/>
       <c r="AT23" s="2"/>
       <c r="AU23" s="2"/>
       <c r="AV23" s="2"/>
       <c r="AW23" s="2"/>
       <c r="AX23" s="2"/>
       <c r="AY23" s="2"/>
       <c r="AZ23" s="2"/>
       <c r="BA23" s="2"/>
       <c r="BB23" s="2"/>
       <c r="BC23" s="2"/>
       <c r="BD23" s="2"/>
       <c r="BE23" s="2"/>
       <c r="BF23" s="2"/>
       <c r="BG23" s="2"/>
       <c r="BH23" s="2"/>
       <c r="BI23" s="2"/>
     </row>
-    <row r="24" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A24" s="2"/>
       <c r="B24" s="7"/>
       <c r="C24" s="43"/>
       <c r="D24" s="37"/>
       <c r="E24" s="37"/>
       <c r="F24" s="42"/>
       <c r="G24" s="42"/>
       <c r="H24" s="42"/>
       <c r="I24" s="42"/>
       <c r="J24" s="42"/>
       <c r="K24" s="42"/>
       <c r="L24" s="42"/>
       <c r="M24" s="42"/>
       <c r="N24" s="42"/>
       <c r="O24" s="42"/>
       <c r="P24" s="42"/>
       <c r="Q24" s="42"/>
       <c r="R24" s="42"/>
       <c r="S24" s="42"/>
       <c r="T24" s="42"/>
       <c r="U24" s="42"/>
       <c r="X24" s="26"/>
       <c r="Y24" s="2"/>
       <c r="Z24" s="19"/>
       <c r="AB24" s="2"/>
@@ -19426,51 +19426,51 @@
       <c r="AL24" s="2"/>
       <c r="AM24" s="2"/>
       <c r="AN24" s="2"/>
       <c r="AO24" s="2"/>
       <c r="AP24" s="2"/>
       <c r="AQ24" s="2"/>
       <c r="AR24" s="2"/>
       <c r="AS24" s="2"/>
       <c r="AT24" s="2"/>
       <c r="AU24" s="2"/>
       <c r="AV24" s="2"/>
       <c r="AW24" s="2"/>
       <c r="AX24" s="2"/>
       <c r="AY24" s="2"/>
       <c r="AZ24" s="2"/>
       <c r="BA24" s="2"/>
       <c r="BB24" s="2"/>
       <c r="BC24" s="2"/>
       <c r="BD24" s="2"/>
       <c r="BE24" s="2"/>
       <c r="BF24" s="2"/>
       <c r="BG24" s="2"/>
       <c r="BH24" s="2"/>
       <c r="BI24" s="2"/>
     </row>
-    <row r="25" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A25" s="2"/>
       <c r="B25" s="7"/>
       <c r="C25" s="43"/>
       <c r="D25" s="37"/>
       <c r="E25" s="37"/>
       <c r="F25" s="42"/>
       <c r="G25" s="42"/>
       <c r="H25" s="42"/>
       <c r="I25" s="42"/>
       <c r="J25" s="42"/>
       <c r="K25" s="42"/>
       <c r="L25" s="42"/>
       <c r="M25" s="42"/>
       <c r="N25" s="42"/>
       <c r="O25" s="42"/>
       <c r="P25" s="42"/>
       <c r="Q25" s="42"/>
       <c r="R25" s="42"/>
       <c r="S25" s="42"/>
       <c r="T25" s="42"/>
       <c r="U25" s="42"/>
       <c r="X25" s="29"/>
       <c r="Y25" s="2"/>
       <c r="Z25" s="19"/>
       <c r="AB25" s="2"/>
@@ -19486,51 +19486,51 @@
       <c r="AL25" s="2"/>
       <c r="AM25" s="2"/>
       <c r="AN25" s="2"/>
       <c r="AO25" s="2"/>
       <c r="AP25" s="2"/>
       <c r="AQ25" s="2"/>
       <c r="AR25" s="2"/>
       <c r="AS25" s="2"/>
       <c r="AT25" s="2"/>
       <c r="AU25" s="2"/>
       <c r="AV25" s="2"/>
       <c r="AW25" s="2"/>
       <c r="AX25" s="2"/>
       <c r="AY25" s="2"/>
       <c r="AZ25" s="2"/>
       <c r="BA25" s="2"/>
       <c r="BB25" s="2"/>
       <c r="BC25" s="2"/>
       <c r="BD25" s="2"/>
       <c r="BE25" s="2"/>
       <c r="BF25" s="2"/>
       <c r="BG25" s="2"/>
       <c r="BH25" s="2"/>
       <c r="BI25" s="2"/>
     </row>
-    <row r="26" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A26" s="2"/>
       <c r="B26" s="7"/>
       <c r="C26" s="43"/>
       <c r="D26" s="37"/>
       <c r="E26" s="37"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="42"/>
       <c r="I26" s="42"/>
       <c r="J26" s="42"/>
       <c r="K26" s="42"/>
       <c r="L26" s="42"/>
       <c r="M26" s="42"/>
       <c r="N26" s="42"/>
       <c r="O26" s="42"/>
       <c r="P26" s="42"/>
       <c r="Q26" s="42"/>
       <c r="R26" s="42"/>
       <c r="S26" s="42"/>
       <c r="T26" s="42"/>
       <c r="U26" s="42"/>
       <c r="X26" s="19"/>
       <c r="Z26" s="19"/>
       <c r="AB26" s="2"/>
       <c r="AC26" s="2"/>
@@ -19545,76 +19545,76 @@
       <c r="AL26" s="2"/>
       <c r="AM26" s="2"/>
       <c r="AN26" s="2"/>
       <c r="AO26" s="2"/>
       <c r="AP26" s="2"/>
       <c r="AQ26" s="2"/>
       <c r="AR26" s="2"/>
       <c r="AS26" s="2"/>
       <c r="AT26" s="2"/>
       <c r="AU26" s="2"/>
       <c r="AV26" s="2"/>
       <c r="AW26" s="2"/>
       <c r="AX26" s="2"/>
       <c r="AY26" s="2"/>
       <c r="AZ26" s="2"/>
       <c r="BA26" s="2"/>
       <c r="BB26" s="2"/>
       <c r="BC26" s="2"/>
       <c r="BD26" s="2"/>
       <c r="BE26" s="2"/>
       <c r="BF26" s="2"/>
       <c r="BG26" s="2"/>
       <c r="BH26" s="2"/>
       <c r="BI26" s="2"/>
     </row>
-    <row r="27" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="B27" s="7"/>
       <c r="C27" s="43"/>
       <c r="D27" s="37"/>
       <c r="E27" s="37"/>
       <c r="F27" s="42"/>
       <c r="G27" s="42"/>
       <c r="H27" s="42"/>
       <c r="I27" s="42"/>
       <c r="J27" s="42"/>
       <c r="K27" s="42"/>
       <c r="L27" s="42"/>
       <c r="M27" s="42"/>
       <c r="N27" s="42"/>
       <c r="O27" s="42"/>
       <c r="P27" s="42"/>
       <c r="Q27" s="42"/>
       <c r="R27" s="42"/>
       <c r="S27" s="42"/>
       <c r="T27" s="42"/>
       <c r="U27" s="42"/>
       <c r="X27" s="20"/>
       <c r="Y27" s="21"/>
     </row>
-    <row r="28" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="B28" s="7"/>
       <c r="C28" s="43"/>
       <c r="D28" s="37"/>
       <c r="E28" s="37"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="42"/>
       <c r="I28" s="42"/>
       <c r="J28" s="42"/>
       <c r="K28" s="42"/>
       <c r="L28" s="42"/>
       <c r="M28" s="42"/>
       <c r="N28" s="42"/>
       <c r="O28" s="42"/>
       <c r="P28" s="42"/>
       <c r="Q28" s="42"/>
       <c r="R28" s="42"/>
       <c r="S28" s="42"/>
       <c r="T28" s="42"/>
       <c r="U28" s="42"/>
       <c r="X28" s="16"/>
       <c r="Y28" s="16"/>
       <c r="Z28" s="2"/>
       <c r="AA28" s="2"/>
@@ -19631,51 +19631,51 @@
       <c r="AL28" s="2"/>
       <c r="AM28" s="2"/>
       <c r="AN28" s="2"/>
       <c r="AO28" s="2"/>
       <c r="AP28" s="2"/>
       <c r="AQ28" s="2"/>
       <c r="AR28" s="2"/>
       <c r="AS28" s="2"/>
       <c r="AT28" s="2"/>
       <c r="AU28" s="2"/>
       <c r="AV28" s="2"/>
       <c r="AW28" s="2"/>
       <c r="AX28" s="2"/>
       <c r="AY28" s="2"/>
       <c r="AZ28" s="2"/>
       <c r="BA28" s="2"/>
       <c r="BB28" s="2"/>
       <c r="BC28" s="2"/>
       <c r="BD28" s="2"/>
       <c r="BE28" s="2"/>
       <c r="BF28" s="2"/>
       <c r="BG28" s="2"/>
       <c r="BH28" s="2"/>
       <c r="BI28" s="2"/>
     </row>
-    <row r="29" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A29" s="2"/>
       <c r="B29" s="7"/>
       <c r="C29" s="43"/>
       <c r="D29" s="37"/>
       <c r="E29" s="37"/>
       <c r="F29" s="42"/>
       <c r="G29" s="42"/>
       <c r="H29" s="42"/>
       <c r="I29" s="42"/>
       <c r="J29" s="42"/>
       <c r="K29" s="42"/>
       <c r="L29" s="42"/>
       <c r="M29" s="42"/>
       <c r="N29" s="42"/>
       <c r="O29" s="42"/>
       <c r="P29" s="42"/>
       <c r="Q29" s="42"/>
       <c r="R29" s="42"/>
       <c r="S29" s="42"/>
       <c r="T29" s="42"/>
       <c r="U29" s="42"/>
       <c r="W29" s="17"/>
       <c r="X29" s="26"/>
       <c r="Y29" s="2"/>
       <c r="Z29" s="53"/>
@@ -19693,51 +19693,51 @@
       <c r="AL29" s="2"/>
       <c r="AM29" s="2"/>
       <c r="AN29" s="2"/>
       <c r="AO29" s="2"/>
       <c r="AP29" s="2"/>
       <c r="AQ29" s="2"/>
       <c r="AR29" s="2"/>
       <c r="AS29" s="2"/>
       <c r="AT29" s="2"/>
       <c r="AU29" s="2"/>
       <c r="AV29" s="2"/>
       <c r="AW29" s="2"/>
       <c r="AX29" s="2"/>
       <c r="AY29" s="2"/>
       <c r="AZ29" s="2"/>
       <c r="BA29" s="2"/>
       <c r="BB29" s="2"/>
       <c r="BC29" s="2"/>
       <c r="BD29" s="2"/>
       <c r="BE29" s="2"/>
       <c r="BF29" s="2"/>
       <c r="BG29" s="2"/>
       <c r="BH29" s="2"/>
       <c r="BI29" s="2"/>
     </row>
-    <row r="30" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A30" s="2"/>
       <c r="B30" s="7"/>
       <c r="C30" s="43"/>
       <c r="D30" s="37"/>
       <c r="E30" s="37"/>
       <c r="F30" s="42"/>
       <c r="G30" s="42"/>
       <c r="H30" s="42"/>
       <c r="I30" s="42"/>
       <c r="J30" s="42"/>
       <c r="K30" s="42"/>
       <c r="L30" s="42"/>
       <c r="M30" s="42"/>
       <c r="N30" s="42"/>
       <c r="O30" s="42"/>
       <c r="P30" s="42"/>
       <c r="Q30" s="42"/>
       <c r="R30" s="42"/>
       <c r="S30" s="42"/>
       <c r="T30" s="42"/>
       <c r="U30" s="42"/>
       <c r="W30" s="17"/>
       <c r="X30" s="26"/>
       <c r="Y30" s="2"/>
       <c r="Z30" s="27"/>
@@ -19755,51 +19755,51 @@
       <c r="AL30" s="2"/>
       <c r="AM30" s="2"/>
       <c r="AN30" s="2"/>
       <c r="AO30" s="2"/>
       <c r="AP30" s="2"/>
       <c r="AQ30" s="2"/>
       <c r="AR30" s="2"/>
       <c r="AS30" s="2"/>
       <c r="AT30" s="2"/>
       <c r="AU30" s="2"/>
       <c r="AV30" s="2"/>
       <c r="AW30" s="2"/>
       <c r="AX30" s="2"/>
       <c r="AY30" s="2"/>
       <c r="AZ30" s="2"/>
       <c r="BA30" s="2"/>
       <c r="BB30" s="2"/>
       <c r="BC30" s="2"/>
       <c r="BD30" s="2"/>
       <c r="BE30" s="2"/>
       <c r="BF30" s="2"/>
       <c r="BG30" s="2"/>
       <c r="BH30" s="2"/>
       <c r="BI30" s="2"/>
     </row>
-    <row r="31" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="2"/>
       <c r="B31" s="7"/>
       <c r="C31" s="43"/>
       <c r="D31" s="37"/>
       <c r="E31" s="37"/>
       <c r="F31" s="42"/>
       <c r="G31" s="42"/>
       <c r="H31" s="42"/>
       <c r="I31" s="42"/>
       <c r="J31" s="42"/>
       <c r="K31" s="42"/>
       <c r="L31" s="42"/>
       <c r="M31" s="42"/>
       <c r="N31" s="42"/>
       <c r="O31" s="42"/>
       <c r="P31" s="42"/>
       <c r="Q31" s="42"/>
       <c r="R31" s="42"/>
       <c r="S31" s="42"/>
       <c r="T31" s="42"/>
       <c r="U31" s="42"/>
       <c r="W31" s="17"/>
       <c r="X31" s="26"/>
       <c r="Y31" s="2"/>
       <c r="Z31" s="27"/>
@@ -19817,51 +19817,51 @@
       <c r="AL31" s="2"/>
       <c r="AM31" s="2"/>
       <c r="AN31" s="2"/>
       <c r="AO31" s="2"/>
       <c r="AP31" s="2"/>
       <c r="AQ31" s="2"/>
       <c r="AR31" s="2"/>
       <c r="AS31" s="2"/>
       <c r="AT31" s="2"/>
       <c r="AU31" s="2"/>
       <c r="AV31" s="2"/>
       <c r="AW31" s="2"/>
       <c r="AX31" s="2"/>
       <c r="AY31" s="2"/>
       <c r="AZ31" s="2"/>
       <c r="BA31" s="2"/>
       <c r="BB31" s="2"/>
       <c r="BC31" s="2"/>
       <c r="BD31" s="2"/>
       <c r="BE31" s="2"/>
       <c r="BF31" s="2"/>
       <c r="BG31" s="2"/>
       <c r="BH31" s="2"/>
       <c r="BI31" s="2"/>
     </row>
-    <row r="32" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="2"/>
       <c r="B32" s="7"/>
       <c r="C32" s="43"/>
       <c r="D32" s="37"/>
       <c r="E32" s="37"/>
       <c r="F32" s="42"/>
       <c r="G32" s="42"/>
       <c r="H32" s="42"/>
       <c r="I32" s="42"/>
       <c r="J32" s="42"/>
       <c r="K32" s="42"/>
       <c r="L32" s="42"/>
       <c r="M32" s="42"/>
       <c r="N32" s="42"/>
       <c r="O32" s="42"/>
       <c r="P32" s="42"/>
       <c r="Q32" s="42"/>
       <c r="R32" s="42"/>
       <c r="S32" s="42"/>
       <c r="T32" s="42"/>
       <c r="U32" s="42"/>
       <c r="W32" s="17"/>
       <c r="X32" s="26"/>
       <c r="Y32" s="2"/>
       <c r="Z32" s="54"/>
@@ -19879,51 +19879,51 @@
       <c r="AL32" s="2"/>
       <c r="AM32" s="2"/>
       <c r="AN32" s="2"/>
       <c r="AO32" s="2"/>
       <c r="AP32" s="2"/>
       <c r="AQ32" s="2"/>
       <c r="AR32" s="2"/>
       <c r="AS32" s="2"/>
       <c r="AT32" s="2"/>
       <c r="AU32" s="2"/>
       <c r="AV32" s="2"/>
       <c r="AW32" s="2"/>
       <c r="AX32" s="2"/>
       <c r="AY32" s="2"/>
       <c r="AZ32" s="2"/>
       <c r="BA32" s="2"/>
       <c r="BB32" s="2"/>
       <c r="BC32" s="2"/>
       <c r="BD32" s="2"/>
       <c r="BE32" s="2"/>
       <c r="BF32" s="2"/>
       <c r="BG32" s="2"/>
       <c r="BH32" s="2"/>
       <c r="BI32" s="2"/>
     </row>
-    <row r="33" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="2"/>
       <c r="B33" s="7"/>
       <c r="C33" s="43"/>
       <c r="D33" s="37"/>
       <c r="E33" s="37"/>
       <c r="F33" s="42"/>
       <c r="G33" s="42"/>
       <c r="H33" s="42"/>
       <c r="I33" s="42"/>
       <c r="J33" s="42"/>
       <c r="K33" s="42"/>
       <c r="L33" s="42"/>
       <c r="M33" s="42"/>
       <c r="N33" s="42"/>
       <c r="O33" s="42"/>
       <c r="P33" s="42"/>
       <c r="Q33" s="42"/>
       <c r="R33" s="42"/>
       <c r="S33" s="42"/>
       <c r="T33" s="42"/>
       <c r="U33" s="42"/>
       <c r="W33" s="17"/>
       <c r="X33" s="26"/>
       <c r="Y33" s="2"/>
       <c r="Z33" s="27"/>
@@ -19941,51 +19941,51 @@
       <c r="AL33" s="2"/>
       <c r="AM33" s="2"/>
       <c r="AN33" s="2"/>
       <c r="AO33" s="2"/>
       <c r="AP33" s="2"/>
       <c r="AQ33" s="2"/>
       <c r="AR33" s="2"/>
       <c r="AS33" s="2"/>
       <c r="AT33" s="2"/>
       <c r="AU33" s="2"/>
       <c r="AV33" s="2"/>
       <c r="AW33" s="2"/>
       <c r="AX33" s="2"/>
       <c r="AY33" s="2"/>
       <c r="AZ33" s="2"/>
       <c r="BA33" s="2"/>
       <c r="BB33" s="2"/>
       <c r="BC33" s="2"/>
       <c r="BD33" s="2"/>
       <c r="BE33" s="2"/>
       <c r="BF33" s="2"/>
       <c r="BG33" s="2"/>
       <c r="BH33" s="2"/>
       <c r="BI33" s="2"/>
     </row>
-    <row r="34" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="2"/>
       <c r="B34" s="7"/>
       <c r="C34" s="43"/>
       <c r="D34" s="37"/>
       <c r="E34" s="37"/>
       <c r="F34" s="42"/>
       <c r="G34" s="42"/>
       <c r="H34" s="42"/>
       <c r="I34" s="42"/>
       <c r="J34" s="42"/>
       <c r="K34" s="42"/>
       <c r="L34" s="42"/>
       <c r="M34" s="42"/>
       <c r="N34" s="42"/>
       <c r="O34" s="42"/>
       <c r="P34" s="42"/>
       <c r="Q34" s="42"/>
       <c r="R34" s="42"/>
       <c r="S34" s="42"/>
       <c r="T34" s="42"/>
       <c r="U34" s="42"/>
       <c r="W34" s="17"/>
       <c r="X34" s="26"/>
       <c r="Y34" s="2"/>
       <c r="Z34" s="27"/>
@@ -20003,51 +20003,51 @@
       <c r="AL34" s="2"/>
       <c r="AM34" s="2"/>
       <c r="AN34" s="2"/>
       <c r="AO34" s="2"/>
       <c r="AP34" s="2"/>
       <c r="AQ34" s="2"/>
       <c r="AR34" s="2"/>
       <c r="AS34" s="2"/>
       <c r="AT34" s="2"/>
       <c r="AU34" s="2"/>
       <c r="AV34" s="2"/>
       <c r="AW34" s="2"/>
       <c r="AX34" s="2"/>
       <c r="AY34" s="2"/>
       <c r="AZ34" s="2"/>
       <c r="BA34" s="2"/>
       <c r="BB34" s="2"/>
       <c r="BC34" s="2"/>
       <c r="BD34" s="2"/>
       <c r="BE34" s="2"/>
       <c r="BF34" s="2"/>
       <c r="BG34" s="2"/>
       <c r="BH34" s="2"/>
       <c r="BI34" s="2"/>
     </row>
-    <row r="35" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="2"/>
       <c r="B35" s="7"/>
       <c r="C35" s="43"/>
       <c r="D35" s="37"/>
       <c r="E35" s="37"/>
       <c r="F35" s="42"/>
       <c r="G35" s="42"/>
       <c r="H35" s="42"/>
       <c r="I35" s="42"/>
       <c r="J35" s="42"/>
       <c r="K35" s="42"/>
       <c r="L35" s="42"/>
       <c r="M35" s="42"/>
       <c r="N35" s="42"/>
       <c r="O35" s="42"/>
       <c r="P35" s="42"/>
       <c r="Q35" s="42"/>
       <c r="R35" s="42"/>
       <c r="S35" s="42"/>
       <c r="T35" s="42"/>
       <c r="U35" s="42"/>
       <c r="W35" s="17"/>
       <c r="X35" s="26"/>
       <c r="Y35" s="2"/>
       <c r="Z35" s="27"/>
@@ -20065,51 +20065,51 @@
       <c r="AL35" s="2"/>
       <c r="AM35" s="2"/>
       <c r="AN35" s="2"/>
       <c r="AO35" s="2"/>
       <c r="AP35" s="2"/>
       <c r="AQ35" s="2"/>
       <c r="AR35" s="2"/>
       <c r="AS35" s="2"/>
       <c r="AT35" s="2"/>
       <c r="AU35" s="2"/>
       <c r="AV35" s="2"/>
       <c r="AW35" s="2"/>
       <c r="AX35" s="2"/>
       <c r="AY35" s="2"/>
       <c r="AZ35" s="2"/>
       <c r="BA35" s="2"/>
       <c r="BB35" s="2"/>
       <c r="BC35" s="2"/>
       <c r="BD35" s="2"/>
       <c r="BE35" s="2"/>
       <c r="BF35" s="2"/>
       <c r="BG35" s="2"/>
       <c r="BH35" s="2"/>
       <c r="BI35" s="2"/>
     </row>
-    <row r="36" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="2"/>
       <c r="B36" s="7"/>
       <c r="C36" s="43"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="47"/>
       <c r="H36" s="47"/>
       <c r="I36" s="47"/>
       <c r="J36" s="47"/>
       <c r="K36" s="47"/>
       <c r="L36" s="47"/>
       <c r="M36" s="47"/>
       <c r="N36" s="47"/>
       <c r="O36" s="47"/>
       <c r="P36" s="47"/>
       <c r="Q36" s="47"/>
       <c r="R36" s="47"/>
       <c r="S36" s="47"/>
       <c r="T36" s="47"/>
       <c r="U36" s="47"/>
       <c r="W36" s="17"/>
       <c r="X36" s="29"/>
       <c r="Y36" s="2"/>
       <c r="Z36" s="55"/>
@@ -20187,238 +20187,238 @@
       <c r="AL37" s="2"/>
       <c r="AM37" s="2"/>
       <c r="AN37" s="2"/>
       <c r="AO37" s="2"/>
       <c r="AP37" s="2"/>
       <c r="AQ37" s="2"/>
       <c r="AR37" s="2"/>
       <c r="AS37" s="2"/>
       <c r="AT37" s="2"/>
       <c r="AU37" s="2"/>
       <c r="AV37" s="2"/>
       <c r="AW37" s="2"/>
       <c r="AX37" s="2"/>
       <c r="AY37" s="2"/>
       <c r="AZ37" s="2"/>
       <c r="BA37" s="2"/>
       <c r="BB37" s="2"/>
       <c r="BC37" s="2"/>
       <c r="BD37" s="2"/>
       <c r="BE37" s="2"/>
       <c r="BF37" s="2"/>
       <c r="BG37" s="2"/>
       <c r="BH37" s="2"/>
       <c r="BI37" s="2"/>
     </row>
-    <row r="38" spans="1:61" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:61" ht="16.5" x14ac:dyDescent="0.25">
       <c r="C38" s="43"/>
       <c r="D38" s="37"/>
       <c r="E38" s="37"/>
       <c r="F38" s="42"/>
       <c r="G38" s="42"/>
       <c r="H38" s="42"/>
       <c r="I38" s="42"/>
       <c r="J38" s="42"/>
       <c r="K38" s="42"/>
       <c r="L38" s="42"/>
       <c r="M38" s="42"/>
       <c r="N38" s="42"/>
       <c r="O38" s="42"/>
       <c r="P38" s="42"/>
       <c r="Q38" s="42"/>
       <c r="R38" s="42"/>
       <c r="S38" s="42"/>
       <c r="T38" s="42"/>
       <c r="U38" s="42"/>
     </row>
-    <row r="39" spans="1:61" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:61" ht="16.5" x14ac:dyDescent="0.25">
       <c r="C39" s="43"/>
       <c r="D39" s="47"/>
       <c r="E39" s="47"/>
       <c r="F39" s="47"/>
       <c r="G39" s="47"/>
       <c r="H39" s="47"/>
       <c r="I39" s="47"/>
       <c r="J39" s="47"/>
       <c r="K39" s="47"/>
       <c r="L39" s="47"/>
       <c r="M39" s="47"/>
       <c r="N39" s="47"/>
       <c r="O39" s="47"/>
       <c r="P39" s="47"/>
       <c r="Q39" s="47"/>
       <c r="R39" s="47"/>
       <c r="S39" s="47"/>
       <c r="T39" s="47"/>
       <c r="U39" s="47"/>
     </row>
-    <row r="40" spans="1:61" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:61" ht="16.5" x14ac:dyDescent="0.25">
       <c r="C40" s="50"/>
       <c r="D40" s="48"/>
       <c r="E40" s="48"/>
       <c r="F40" s="48"/>
       <c r="G40" s="48"/>
       <c r="H40" s="48"/>
       <c r="I40" s="48"/>
       <c r="J40" s="48"/>
       <c r="K40" s="48"/>
       <c r="L40" s="48"/>
       <c r="M40" s="48"/>
       <c r="N40" s="48"/>
       <c r="O40" s="48"/>
       <c r="P40" s="48"/>
       <c r="Q40" s="48"/>
       <c r="R40" s="48"/>
       <c r="S40" s="48"/>
       <c r="T40" s="48"/>
       <c r="U40" s="48"/>
     </row>
-    <row r="41" spans="1:61" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:61" ht="16.5" x14ac:dyDescent="0.25">
       <c r="C41" s="43"/>
       <c r="D41" s="39"/>
       <c r="E41" s="39"/>
       <c r="F41" s="39"/>
       <c r="G41" s="39"/>
       <c r="H41" s="39"/>
       <c r="I41" s="39"/>
       <c r="J41" s="39"/>
       <c r="K41" s="39"/>
       <c r="L41" s="39"/>
       <c r="M41" s="39"/>
       <c r="N41" s="39"/>
       <c r="O41" s="39"/>
       <c r="P41" s="39"/>
       <c r="Q41" s="39"/>
       <c r="R41" s="39"/>
       <c r="S41" s="39"/>
       <c r="T41" s="39"/>
       <c r="U41" s="39"/>
     </row>
-    <row r="42" spans="1:61" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:61" ht="15.75" x14ac:dyDescent="0.25">
       <c r="C42" s="41"/>
       <c r="D42" s="35"/>
       <c r="E42" s="35"/>
       <c r="F42" s="35"/>
       <c r="G42" s="35"/>
       <c r="H42" s="35"/>
       <c r="I42" s="35"/>
       <c r="J42" s="35"/>
       <c r="K42" s="35"/>
       <c r="L42" s="35"/>
       <c r="M42" s="35"/>
       <c r="N42" s="35"/>
       <c r="O42" s="35"/>
       <c r="P42" s="35"/>
       <c r="Q42" s="35"/>
       <c r="R42" s="35"/>
       <c r="S42" s="35"/>
       <c r="T42" s="35"/>
       <c r="U42" s="35"/>
     </row>
-    <row r="43" spans="1:61" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:61" ht="15.75" x14ac:dyDescent="0.25">
       <c r="C43" s="33"/>
-      <c r="D43" s="219"/>
-[...18 lines deleted...]
-    <row r="44" spans="1:61" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="D43" s="220"/>
+      <c r="E43" s="220"/>
+      <c r="F43" s="220"/>
+      <c r="G43" s="220"/>
+      <c r="H43" s="220"/>
+      <c r="I43" s="220"/>
+      <c r="J43" s="220"/>
+      <c r="K43" s="220"/>
+      <c r="L43" s="220"/>
+      <c r="M43" s="220"/>
+      <c r="N43" s="220"/>
+      <c r="O43" s="220"/>
+      <c r="P43" s="220"/>
+      <c r="Q43" s="220"/>
+      <c r="R43" s="220"/>
+      <c r="S43" s="220"/>
+      <c r="T43" s="220"/>
+      <c r="U43" s="220"/>
+    </row>
+    <row r="44" spans="1:61" ht="15.75" x14ac:dyDescent="0.25">
       <c r="C44" s="33"/>
-      <c r="D44" s="219"/>
-[...18 lines deleted...]
-    <row r="45" spans="1:61" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="D44" s="220"/>
+      <c r="E44" s="220"/>
+      <c r="F44" s="220"/>
+      <c r="G44" s="220"/>
+      <c r="H44" s="220"/>
+      <c r="I44" s="220"/>
+      <c r="J44" s="220"/>
+      <c r="K44" s="220"/>
+      <c r="L44" s="220"/>
+      <c r="M44" s="220"/>
+      <c r="N44" s="220"/>
+      <c r="O44" s="220"/>
+      <c r="P44" s="220"/>
+      <c r="Q44" s="220"/>
+      <c r="R44" s="220"/>
+      <c r="S44" s="220"/>
+      <c r="T44" s="220"/>
+      <c r="U44" s="220"/>
+    </row>
+    <row r="45" spans="1:61" ht="15.75" x14ac:dyDescent="0.25">
       <c r="C45" s="33"/>
-      <c r="D45" s="219"/>
-[...18 lines deleted...]
-    <row r="46" spans="1:61" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="D45" s="220"/>
+      <c r="E45" s="220"/>
+      <c r="F45" s="220"/>
+      <c r="G45" s="220"/>
+      <c r="H45" s="220"/>
+      <c r="I45" s="220"/>
+      <c r="J45" s="220"/>
+      <c r="K45" s="220"/>
+      <c r="L45" s="220"/>
+      <c r="M45" s="220"/>
+      <c r="N45" s="220"/>
+      <c r="O45" s="220"/>
+      <c r="P45" s="220"/>
+      <c r="Q45" s="220"/>
+      <c r="R45" s="220"/>
+      <c r="S45" s="220"/>
+      <c r="T45" s="220"/>
+      <c r="U45" s="220"/>
+    </row>
+    <row r="46" spans="1:61" ht="15.75" x14ac:dyDescent="0.25">
       <c r="C46" s="34"/>
-      <c r="D46" s="218"/>
-[...16 lines deleted...]
-      <c r="U46" s="218"/>
+      <c r="D46" s="221"/>
+      <c r="E46" s="221"/>
+      <c r="F46" s="221"/>
+      <c r="G46" s="221"/>
+      <c r="H46" s="221"/>
+      <c r="I46" s="221"/>
+      <c r="J46" s="221"/>
+      <c r="K46" s="221"/>
+      <c r="L46" s="221"/>
+      <c r="M46" s="221"/>
+      <c r="N46" s="221"/>
+      <c r="O46" s="221"/>
+      <c r="P46" s="221"/>
+      <c r="Q46" s="221"/>
+      <c r="R46" s="221"/>
+      <c r="S46" s="221"/>
+      <c r="T46" s="221"/>
+      <c r="U46" s="221"/>
     </row>
     <row r="47" spans="1:61" x14ac:dyDescent="0.25">
       <c r="C47" s="13"/>
       <c r="D47" s="22"/>
       <c r="E47" s="25"/>
       <c r="F47" s="22"/>
       <c r="G47" s="22"/>
       <c r="H47" s="22"/>
       <c r="I47" s="22"/>
       <c r="J47" s="22"/>
       <c r="K47" s="22"/>
       <c r="L47" s="22"/>
       <c r="M47" s="22"/>
       <c r="N47" s="22"/>
       <c r="O47" s="22"/>
       <c r="P47" s="22"/>
       <c r="Q47" s="22"/>
       <c r="R47" s="22"/>
       <c r="S47" s="22"/>
       <c r="T47" s="22"/>
       <c r="U47" s="3"/>
     </row>
     <row r="48" spans="1:61" x14ac:dyDescent="0.25">
       <c r="C48" s="14"/>
       <c r="D48" s="14"/>
@@ -20434,226 +20434,224 @@
     </row>
     <row r="51" spans="3:22" x14ac:dyDescent="0.25">
       <c r="C51" s="31"/>
       <c r="D51" s="32"/>
       <c r="E51" s="31"/>
       <c r="F51" s="32"/>
       <c r="G51" s="31"/>
       <c r="H51" s="32"/>
       <c r="I51" s="31"/>
       <c r="J51" s="32"/>
       <c r="K51" s="31"/>
       <c r="L51" s="32"/>
       <c r="M51" s="31"/>
       <c r="N51" s="32"/>
       <c r="O51" s="31"/>
       <c r="P51" s="32"/>
       <c r="Q51" s="31"/>
       <c r="R51" s="32"/>
       <c r="S51" s="31"/>
       <c r="T51" s="32"/>
       <c r="U51" s="31"/>
       <c r="V51" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="42">
-    <mergeCell ref="P43:Q43"/>
-[...8 lines deleted...]
-    <mergeCell ref="N43:O43"/>
+    <mergeCell ref="T46:U46"/>
+    <mergeCell ref="C5:U5"/>
+    <mergeCell ref="C6:U6"/>
+    <mergeCell ref="C7:U7"/>
+    <mergeCell ref="C8:U8"/>
+    <mergeCell ref="C9:U9"/>
+    <mergeCell ref="C10:U10"/>
+    <mergeCell ref="R45:S45"/>
+    <mergeCell ref="T45:U45"/>
+    <mergeCell ref="D46:E46"/>
+    <mergeCell ref="F46:G46"/>
+    <mergeCell ref="H46:I46"/>
+    <mergeCell ref="J46:K46"/>
+    <mergeCell ref="L46:M46"/>
+    <mergeCell ref="N46:O46"/>
+    <mergeCell ref="P46:Q46"/>
     <mergeCell ref="R46:S46"/>
     <mergeCell ref="P44:Q44"/>
     <mergeCell ref="R44:S44"/>
     <mergeCell ref="T44:U44"/>
     <mergeCell ref="D45:E45"/>
     <mergeCell ref="F45:G45"/>
     <mergeCell ref="H45:I45"/>
     <mergeCell ref="J45:K45"/>
     <mergeCell ref="L45:M45"/>
     <mergeCell ref="N45:O45"/>
     <mergeCell ref="P45:Q45"/>
     <mergeCell ref="D44:E44"/>
     <mergeCell ref="F44:G44"/>
     <mergeCell ref="H44:I44"/>
     <mergeCell ref="J44:K44"/>
     <mergeCell ref="L44:M44"/>
-    <mergeCell ref="T46:U46"/>
-[...14 lines deleted...]
-    <mergeCell ref="P46:Q46"/>
+    <mergeCell ref="P43:Q43"/>
+    <mergeCell ref="R43:S43"/>
+    <mergeCell ref="T43:U43"/>
+    <mergeCell ref="N44:O44"/>
+    <mergeCell ref="D43:E43"/>
+    <mergeCell ref="F43:G43"/>
+    <mergeCell ref="H43:I43"/>
+    <mergeCell ref="J43:K43"/>
+    <mergeCell ref="L43:M43"/>
+    <mergeCell ref="N43:O43"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.1" right="0.1" top="0.1" bottom="0.1" header="0.1" footer="0.1"/>
-  <pageSetup scale="52" orientation="landscape" cellComments="asDisplayed" r:id="rId1"/>
+  <pageSetup scale="51" orientation="landscape" cellComments="asDisplayed" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C1437937-E101-4801-972C-13A7D93F299C}">
   <sheetPr>
     <tabColor theme="6"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BI55"/>
   <sheetViews>
-    <sheetView showGridLines="0" showWhiteSpace="0" view="pageBreakPreview" zoomScale="80" zoomScaleNormal="70" zoomScaleSheetLayoutView="80" zoomScalePageLayoutView="60" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" showWhiteSpace="0" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="70" zoomScaleSheetLayoutView="85" zoomScalePageLayoutView="60" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.33203125" style="2"/>
-[...32 lines deleted...]
-    <col min="61" max="16384" width="9.33203125" style="2"/>
+    <col min="1" max="1" width="9.28515625" style="2"/>
+    <col min="2" max="2" width="2.7109375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="60.85546875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="6.42578125" style="3" customWidth="1"/>
+    <col min="5" max="5" width="14.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.42578125" style="3" customWidth="1"/>
+    <col min="7" max="7" width="14.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="6.42578125" style="2" customWidth="1"/>
+    <col min="9" max="9" width="14.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="6.42578125" style="2" customWidth="1"/>
+    <col min="11" max="11" width="14.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.42578125" style="2" customWidth="1"/>
+    <col min="13" max="13" width="14.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.42578125" style="2" customWidth="1"/>
+    <col min="15" max="15" width="14.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="6.42578125" style="2" customWidth="1"/>
+    <col min="17" max="17" width="14.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="6.42578125" style="2" customWidth="1"/>
+    <col min="19" max="19" width="14.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="6.42578125" style="2" customWidth="1"/>
+    <col min="21" max="21" width="14.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="2.7109375" style="2" customWidth="1"/>
+    <col min="23" max="23" width="9.28515625" style="2"/>
+    <col min="24" max="24" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="13.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="26" max="53" width="8.5703125" style="2" customWidth="1"/>
+    <col min="54" max="54" width="9.28515625" style="2"/>
+    <col min="55" max="55" width="2.5703125" style="2" customWidth="1"/>
+    <col min="56" max="56" width="9.28515625" style="2"/>
+    <col min="57" max="57" width="2.5703125" style="2" customWidth="1"/>
+    <col min="58" max="58" width="9.28515625" style="2"/>
+    <col min="59" max="59" width="2.5703125" style="2" customWidth="1"/>
+    <col min="60" max="60" width="9.28515625" style="2" customWidth="1"/>
+    <col min="61" max="16384" width="9.28515625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:61" ht="9.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:61" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="3"/>
       <c r="C1" s="3"/>
     </row>
-    <row r="2" spans="1:61" ht="9.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:61" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="E2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
       <c r="U2" s="3"/>
     </row>
-    <row r="3" spans="1:61" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:61" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="5"/>
       <c r="C3" s="44" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
       <c r="O3" s="6"/>
       <c r="P3" s="6"/>
       <c r="Q3" s="6"/>
       <c r="R3" s="6"/>
       <c r="S3" s="6"/>
       <c r="T3" s="6"/>
       <c r="U3" s="6"/>
     </row>
-    <row r="4" spans="1:61" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:61" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="3"/>
       <c r="C4" s="67" t="s">
         <v>151</v>
       </c>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
       <c r="F4" s="12"/>
       <c r="G4" s="12"/>
       <c r="H4" s="12"/>
       <c r="I4" s="12"/>
       <c r="J4" s="12"/>
       <c r="K4" s="12"/>
       <c r="L4" s="12"/>
       <c r="M4" s="12"/>
       <c r="N4" s="12"/>
       <c r="O4" s="12"/>
       <c r="P4" s="12"/>
       <c r="Q4" s="12"/>
       <c r="R4" s="12"/>
       <c r="S4" s="12"/>
       <c r="T4" s="12"/>
       <c r="U4" s="12"/>
     </row>
-    <row r="5" spans="1:61" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:61" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="3"/>
       <c r="C5" s="12"/>
       <c r="D5" s="12"/>
       <c r="E5" s="12"/>
       <c r="F5" s="12"/>
       <c r="G5" s="12"/>
       <c r="H5" s="12"/>
       <c r="I5" s="12"/>
       <c r="J5" s="12"/>
       <c r="K5" s="12"/>
       <c r="L5" s="12"/>
       <c r="M5" s="12"/>
       <c r="N5" s="12"/>
       <c r="O5" s="12"/>
       <c r="P5" s="12"/>
       <c r="Q5" s="12"/>
       <c r="R5" s="12"/>
       <c r="S5" s="12"/>
       <c r="T5" s="12"/>
       <c r="U5" s="12"/>
     </row>
     <row r="6" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="2"/>
       <c r="B6" s="7"/>
       <c r="C6" s="36" t="s">
@@ -20674,51 +20672,51 @@
       <c r="J6" s="224" t="s">
         <v>110</v>
       </c>
       <c r="K6" s="225"/>
       <c r="L6" s="224" t="s">
         <v>107</v>
       </c>
       <c r="M6" s="225"/>
       <c r="N6" s="224" t="s">
         <v>102</v>
       </c>
       <c r="O6" s="225"/>
       <c r="P6" s="224" t="s">
         <v>101</v>
       </c>
       <c r="Q6" s="225"/>
       <c r="R6" s="224" t="s">
         <v>90</v>
       </c>
       <c r="S6" s="225"/>
       <c r="T6" s="224" t="s">
         <v>88</v>
       </c>
       <c r="U6" s="225"/>
     </row>
-    <row r="7" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="2"/>
       <c r="B7" s="7"/>
       <c r="C7" s="68" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="69"/>
       <c r="E7" s="69"/>
       <c r="F7" s="69"/>
       <c r="G7" s="69"/>
       <c r="H7" s="69"/>
       <c r="I7" s="69"/>
       <c r="J7" s="69"/>
       <c r="K7" s="69"/>
       <c r="L7" s="69"/>
       <c r="M7" s="69"/>
       <c r="N7" s="69"/>
       <c r="O7" s="69"/>
       <c r="P7" s="69"/>
       <c r="Q7" s="69"/>
       <c r="R7" s="69"/>
       <c r="S7" s="69"/>
       <c r="T7" s="69"/>
       <c r="U7" s="69"/>
       <c r="X7" s="26"/>
       <c r="Y7" s="2"/>
@@ -21695,51 +21693,51 @@
       <c r="AL19" s="2"/>
       <c r="AM19" s="2"/>
       <c r="AN19" s="2"/>
       <c r="AO19" s="2"/>
       <c r="AP19" s="2"/>
       <c r="AQ19" s="2"/>
       <c r="AR19" s="2"/>
       <c r="AS19" s="2"/>
       <c r="AT19" s="2"/>
       <c r="AU19" s="2"/>
       <c r="AV19" s="2"/>
       <c r="AW19" s="2"/>
       <c r="AX19" s="2"/>
       <c r="AY19" s="2"/>
       <c r="AZ19" s="2"/>
       <c r="BA19" s="2"/>
       <c r="BB19" s="2"/>
       <c r="BC19" s="2"/>
       <c r="BD19" s="2"/>
       <c r="BE19" s="2"/>
       <c r="BF19" s="2"/>
       <c r="BG19" s="2"/>
       <c r="BH19" s="2"/>
       <c r="BI19" s="2"/>
     </row>
-    <row r="20" spans="1:61" s="10" customFormat="1" ht="33.6" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:61" s="10" customFormat="1" ht="33" x14ac:dyDescent="0.25">
       <c r="A20" s="2"/>
       <c r="B20" s="7"/>
       <c r="C20" s="79" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="80"/>
       <c r="E20" s="80">
         <v>1589055</v>
       </c>
       <c r="F20" s="80"/>
       <c r="G20" s="80">
         <v>1522628</v>
       </c>
       <c r="H20" s="80"/>
       <c r="I20" s="80">
         <v>1347567</v>
       </c>
       <c r="J20" s="80"/>
       <c r="K20" s="80">
         <v>1316791</v>
       </c>
       <c r="L20" s="80"/>
       <c r="M20" s="80">
         <v>1262426</v>
       </c>
@@ -22523,51 +22521,51 @@
       <c r="AL30" s="2"/>
       <c r="AM30" s="2"/>
       <c r="AN30" s="2"/>
       <c r="AO30" s="2"/>
       <c r="AP30" s="2"/>
       <c r="AQ30" s="2"/>
       <c r="AR30" s="2"/>
       <c r="AS30" s="2"/>
       <c r="AT30" s="2"/>
       <c r="AU30" s="2"/>
       <c r="AV30" s="2"/>
       <c r="AW30" s="2"/>
       <c r="AX30" s="2"/>
       <c r="AY30" s="2"/>
       <c r="AZ30" s="2"/>
       <c r="BA30" s="2"/>
       <c r="BB30" s="2"/>
       <c r="BC30" s="2"/>
       <c r="BD30" s="2"/>
       <c r="BE30" s="2"/>
       <c r="BF30" s="2"/>
       <c r="BG30" s="2"/>
       <c r="BH30" s="2"/>
       <c r="BI30" s="2"/>
     </row>
-    <row r="31" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="2"/>
       <c r="B31" s="7"/>
       <c r="C31" s="70" t="s">
         <v>109</v>
       </c>
       <c r="D31" s="84"/>
       <c r="E31" s="84">
         <v>0</v>
       </c>
       <c r="F31" s="84"/>
       <c r="G31" s="84">
         <v>0</v>
       </c>
       <c r="H31" s="84"/>
       <c r="I31" s="84">
         <v>0</v>
       </c>
       <c r="J31" s="84"/>
       <c r="K31" s="84">
         <v>0</v>
       </c>
       <c r="L31" s="84"/>
       <c r="M31" s="84">
         <v>3983</v>
       </c>
@@ -22605,51 +22603,51 @@
       <c r="AL31" s="2"/>
       <c r="AM31" s="2"/>
       <c r="AN31" s="2"/>
       <c r="AO31" s="2"/>
       <c r="AP31" s="2"/>
       <c r="AQ31" s="2"/>
       <c r="AR31" s="2"/>
       <c r="AS31" s="2"/>
       <c r="AT31" s="2"/>
       <c r="AU31" s="2"/>
       <c r="AV31" s="2"/>
       <c r="AW31" s="2"/>
       <c r="AX31" s="2"/>
       <c r="AY31" s="2"/>
       <c r="AZ31" s="2"/>
       <c r="BA31" s="2"/>
       <c r="BB31" s="2"/>
       <c r="BC31" s="2"/>
       <c r="BD31" s="2"/>
       <c r="BE31" s="2"/>
       <c r="BF31" s="2"/>
       <c r="BG31" s="2"/>
       <c r="BH31" s="2"/>
       <c r="BI31" s="2"/>
     </row>
-    <row r="32" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="2"/>
       <c r="B32" s="7"/>
       <c r="C32" s="68" t="s">
         <v>19</v>
       </c>
       <c r="D32" s="81"/>
       <c r="E32" s="81">
         <v>690547</v>
       </c>
       <c r="F32" s="81"/>
       <c r="G32" s="81">
         <v>236612</v>
       </c>
       <c r="H32" s="81"/>
       <c r="I32" s="81">
         <v>616774</v>
       </c>
       <c r="J32" s="81"/>
       <c r="K32" s="81">
         <v>638992</v>
       </c>
       <c r="L32" s="81"/>
       <c r="M32" s="81">
         <v>557906</v>
       </c>
@@ -22687,51 +22685,51 @@
       <c r="AL32" s="2"/>
       <c r="AM32" s="2"/>
       <c r="AN32" s="2"/>
       <c r="AO32" s="2"/>
       <c r="AP32" s="2"/>
       <c r="AQ32" s="2"/>
       <c r="AR32" s="2"/>
       <c r="AS32" s="2"/>
       <c r="AT32" s="2"/>
       <c r="AU32" s="2"/>
       <c r="AV32" s="2"/>
       <c r="AW32" s="2"/>
       <c r="AX32" s="2"/>
       <c r="AY32" s="2"/>
       <c r="AZ32" s="2"/>
       <c r="BA32" s="2"/>
       <c r="BB32" s="2"/>
       <c r="BC32" s="2"/>
       <c r="BD32" s="2"/>
       <c r="BE32" s="2"/>
       <c r="BF32" s="2"/>
       <c r="BG32" s="2"/>
       <c r="BH32" s="2"/>
       <c r="BI32" s="2"/>
     </row>
-    <row r="33" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="2"/>
       <c r="B33" s="7"/>
       <c r="C33" s="70" t="s">
         <v>31</v>
       </c>
       <c r="D33" s="73"/>
       <c r="E33" s="73">
         <v>105613</v>
       </c>
       <c r="F33" s="73"/>
       <c r="G33" s="73">
         <v>106295</v>
       </c>
       <c r="H33" s="73"/>
       <c r="I33" s="73">
         <v>102323</v>
       </c>
       <c r="J33" s="73"/>
       <c r="K33" s="73">
         <v>80725</v>
       </c>
       <c r="L33" s="73"/>
       <c r="M33" s="73">
         <v>81979</v>
       </c>
@@ -22769,51 +22767,51 @@
       <c r="AL33" s="2"/>
       <c r="AM33" s="2"/>
       <c r="AN33" s="2"/>
       <c r="AO33" s="2"/>
       <c r="AP33" s="2"/>
       <c r="AQ33" s="2"/>
       <c r="AR33" s="2"/>
       <c r="AS33" s="2"/>
       <c r="AT33" s="2"/>
       <c r="AU33" s="2"/>
       <c r="AV33" s="2"/>
       <c r="AW33" s="2"/>
       <c r="AX33" s="2"/>
       <c r="AY33" s="2"/>
       <c r="AZ33" s="2"/>
       <c r="BA33" s="2"/>
       <c r="BB33" s="2"/>
       <c r="BC33" s="2"/>
       <c r="BD33" s="2"/>
       <c r="BE33" s="2"/>
       <c r="BF33" s="2"/>
       <c r="BG33" s="2"/>
       <c r="BH33" s="2"/>
       <c r="BI33" s="2"/>
     </row>
-    <row r="34" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="2"/>
       <c r="B34" s="7"/>
       <c r="C34" s="70" t="s">
         <v>20</v>
       </c>
       <c r="D34" s="73"/>
       <c r="E34" s="73">
         <v>105125</v>
       </c>
       <c r="F34" s="73"/>
       <c r="G34" s="73">
         <v>99722</v>
       </c>
       <c r="H34" s="73"/>
       <c r="I34" s="73">
         <v>96231</v>
       </c>
       <c r="J34" s="73"/>
       <c r="K34" s="73">
         <v>92356</v>
       </c>
       <c r="L34" s="73"/>
       <c r="M34" s="73">
         <v>92032</v>
       </c>
@@ -22851,51 +22849,51 @@
       <c r="AL34" s="2"/>
       <c r="AM34" s="2"/>
       <c r="AN34" s="2"/>
       <c r="AO34" s="2"/>
       <c r="AP34" s="2"/>
       <c r="AQ34" s="2"/>
       <c r="AR34" s="2"/>
       <c r="AS34" s="2"/>
       <c r="AT34" s="2"/>
       <c r="AU34" s="2"/>
       <c r="AV34" s="2"/>
       <c r="AW34" s="2"/>
       <c r="AX34" s="2"/>
       <c r="AY34" s="2"/>
       <c r="AZ34" s="2"/>
       <c r="BA34" s="2"/>
       <c r="BB34" s="2"/>
       <c r="BC34" s="2"/>
       <c r="BD34" s="2"/>
       <c r="BE34" s="2"/>
       <c r="BF34" s="2"/>
       <c r="BG34" s="2"/>
       <c r="BH34" s="2"/>
       <c r="BI34" s="2"/>
     </row>
-    <row r="35" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="2"/>
       <c r="B35" s="7"/>
       <c r="C35" s="70" t="s">
         <v>29</v>
       </c>
       <c r="D35" s="73"/>
       <c r="E35" s="73">
         <v>82248</v>
       </c>
       <c r="F35" s="73"/>
       <c r="G35" s="73">
         <v>64706</v>
       </c>
       <c r="H35" s="73"/>
       <c r="I35" s="73">
         <v>46103</v>
       </c>
       <c r="J35" s="73"/>
       <c r="K35" s="73">
         <v>43521</v>
       </c>
       <c r="L35" s="73"/>
       <c r="M35" s="73">
         <v>42614</v>
       </c>
@@ -22933,51 +22931,51 @@
       <c r="AL35" s="2"/>
       <c r="AM35" s="2"/>
       <c r="AN35" s="2"/>
       <c r="AO35" s="2"/>
       <c r="AP35" s="2"/>
       <c r="AQ35" s="2"/>
       <c r="AR35" s="2"/>
       <c r="AS35" s="2"/>
       <c r="AT35" s="2"/>
       <c r="AU35" s="2"/>
       <c r="AV35" s="2"/>
       <c r="AW35" s="2"/>
       <c r="AX35" s="2"/>
       <c r="AY35" s="2"/>
       <c r="AZ35" s="2"/>
       <c r="BA35" s="2"/>
       <c r="BB35" s="2"/>
       <c r="BC35" s="2"/>
       <c r="BD35" s="2"/>
       <c r="BE35" s="2"/>
       <c r="BF35" s="2"/>
       <c r="BG35" s="2"/>
       <c r="BH35" s="2"/>
       <c r="BI35" s="2"/>
     </row>
-    <row r="36" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="2"/>
       <c r="B36" s="7"/>
       <c r="C36" s="70" t="s">
         <v>122</v>
       </c>
       <c r="D36" s="75"/>
       <c r="E36" s="75">
         <v>0</v>
       </c>
       <c r="F36" s="75"/>
       <c r="G36" s="75">
         <v>0</v>
       </c>
       <c r="H36" s="75"/>
       <c r="I36" s="75">
         <v>3313</v>
       </c>
       <c r="J36" s="75"/>
       <c r="K36" s="75">
         <v>5137</v>
       </c>
       <c r="L36" s="75"/>
       <c r="M36" s="75">
         <v>0</v>
       </c>
@@ -23015,55 +23013,55 @@
       <c r="AL36" s="2"/>
       <c r="AM36" s="2"/>
       <c r="AN36" s="2"/>
       <c r="AO36" s="2"/>
       <c r="AP36" s="2"/>
       <c r="AQ36" s="2"/>
       <c r="AR36" s="2"/>
       <c r="AS36" s="2"/>
       <c r="AT36" s="2"/>
       <c r="AU36" s="2"/>
       <c r="AV36" s="2"/>
       <c r="AW36" s="2"/>
       <c r="AX36" s="2"/>
       <c r="AY36" s="2"/>
       <c r="AZ36" s="2"/>
       <c r="BA36" s="2"/>
       <c r="BB36" s="2"/>
       <c r="BC36" s="2"/>
       <c r="BD36" s="2"/>
       <c r="BE36" s="2"/>
       <c r="BF36" s="2"/>
       <c r="BG36" s="2"/>
       <c r="BH36" s="2"/>
       <c r="BI36" s="2"/>
     </row>
-    <row r="37" spans="1:61" s="10" customFormat="1" ht="33.6" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:61" s="10" customFormat="1" ht="33" x14ac:dyDescent="0.25">
       <c r="A37" s="2"/>
       <c r="B37" s="7"/>
       <c r="C37" s="68" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="D37" s="81"/>
       <c r="E37" s="81">
         <v>397561</v>
       </c>
       <c r="F37" s="81"/>
       <c r="G37" s="81">
         <v>-34111</v>
       </c>
       <c r="H37" s="81"/>
       <c r="I37" s="81">
         <v>368804</v>
       </c>
       <c r="J37" s="81"/>
       <c r="K37" s="81">
         <v>417253</v>
       </c>
       <c r="L37" s="81"/>
       <c r="M37" s="81">
         <v>341281</v>
       </c>
       <c r="N37" s="81"/>
       <c r="O37" s="81">
         <v>347348</v>
       </c>
@@ -23097,55 +23095,55 @@
       <c r="AL37" s="2"/>
       <c r="AM37" s="2"/>
       <c r="AN37" s="2"/>
       <c r="AO37" s="2"/>
       <c r="AP37" s="2"/>
       <c r="AQ37" s="2"/>
       <c r="AR37" s="2"/>
       <c r="AS37" s="2"/>
       <c r="AT37" s="2"/>
       <c r="AU37" s="2"/>
       <c r="AV37" s="2"/>
       <c r="AW37" s="2"/>
       <c r="AX37" s="2"/>
       <c r="AY37" s="2"/>
       <c r="AZ37" s="2"/>
       <c r="BA37" s="2"/>
       <c r="BB37" s="2"/>
       <c r="BC37" s="2"/>
       <c r="BD37" s="2"/>
       <c r="BE37" s="2"/>
       <c r="BF37" s="2"/>
       <c r="BG37" s="2"/>
       <c r="BH37" s="2"/>
       <c r="BI37" s="2"/>
     </row>
-    <row r="38" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="2"/>
       <c r="B38" s="7"/>
       <c r="C38" s="85" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="D38" s="84"/>
       <c r="E38" s="84">
         <v>96842</v>
       </c>
       <c r="F38" s="84"/>
       <c r="G38" s="84">
         <v>-4594</v>
       </c>
       <c r="H38" s="84"/>
       <c r="I38" s="84">
         <v>95555</v>
       </c>
       <c r="J38" s="84"/>
       <c r="K38" s="84">
         <v>98680</v>
       </c>
       <c r="L38" s="84"/>
       <c r="M38" s="84">
         <v>70532</v>
       </c>
       <c r="N38" s="84"/>
       <c r="O38" s="84">
         <v>92045</v>
       </c>
@@ -23179,55 +23177,55 @@
       <c r="AL38" s="2"/>
       <c r="AM38" s="2"/>
       <c r="AN38" s="2"/>
       <c r="AO38" s="2"/>
       <c r="AP38" s="2"/>
       <c r="AQ38" s="2"/>
       <c r="AR38" s="2"/>
       <c r="AS38" s="2"/>
       <c r="AT38" s="2"/>
       <c r="AU38" s="2"/>
       <c r="AV38" s="2"/>
       <c r="AW38" s="2"/>
       <c r="AX38" s="2"/>
       <c r="AY38" s="2"/>
       <c r="AZ38" s="2"/>
       <c r="BA38" s="2"/>
       <c r="BB38" s="2"/>
       <c r="BC38" s="2"/>
       <c r="BD38" s="2"/>
       <c r="BE38" s="2"/>
       <c r="BF38" s="2"/>
       <c r="BG38" s="2"/>
       <c r="BH38" s="2"/>
       <c r="BI38" s="2"/>
     </row>
-    <row r="39" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="2"/>
       <c r="B39" s="7"/>
       <c r="C39" s="68" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="D39" s="86"/>
       <c r="E39" s="87">
         <v>300719</v>
       </c>
       <c r="F39" s="86"/>
       <c r="G39" s="87">
         <v>-29517</v>
       </c>
       <c r="H39" s="86"/>
       <c r="I39" s="87">
         <v>273249</v>
       </c>
       <c r="J39" s="86"/>
       <c r="K39" s="87">
         <v>318573</v>
       </c>
       <c r="L39" s="86"/>
       <c r="M39" s="87">
         <v>270749</v>
       </c>
       <c r="N39" s="86"/>
       <c r="O39" s="87">
         <v>255303</v>
       </c>
@@ -23265,51 +23263,51 @@
       <c r="AP39" s="2"/>
       <c r="AQ39" s="2"/>
       <c r="AR39" s="2"/>
       <c r="AS39" s="2"/>
       <c r="AT39" s="2"/>
       <c r="AU39" s="2"/>
       <c r="AV39" s="2"/>
       <c r="AW39" s="2"/>
       <c r="AX39" s="2"/>
       <c r="AY39" s="2"/>
       <c r="AZ39" s="2"/>
       <c r="BA39" s="2"/>
       <c r="BB39" s="2"/>
       <c r="BC39" s="2"/>
       <c r="BD39" s="2"/>
       <c r="BE39" s="2"/>
       <c r="BF39" s="2"/>
       <c r="BG39" s="2"/>
       <c r="BH39" s="2"/>
       <c r="BI39" s="2"/>
     </row>
     <row r="40" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="2"/>
       <c r="B40" s="7"/>
       <c r="C40" s="85" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="D40" s="88"/>
       <c r="E40" s="89">
         <v>3.7399837117369081</v>
       </c>
       <c r="F40" s="88"/>
       <c r="G40" s="89">
         <v>-0.37</v>
       </c>
       <c r="H40" s="88"/>
       <c r="I40" s="89">
         <v>3.4</v>
       </c>
       <c r="J40" s="88"/>
       <c r="K40" s="89">
         <v>4.24</v>
       </c>
       <c r="L40" s="88"/>
       <c r="M40" s="89">
         <v>3.59</v>
       </c>
       <c r="N40" s="88"/>
       <c r="O40" s="89">
         <v>3.39</v>
       </c>
@@ -23505,158 +23503,158 @@
       <c r="J44" s="88"/>
       <c r="K44" s="89">
         <v>5.15</v>
       </c>
       <c r="L44" s="88"/>
       <c r="M44" s="89">
         <v>4.25</v>
       </c>
       <c r="N44" s="88"/>
       <c r="O44" s="89">
         <v>4.16</v>
       </c>
       <c r="P44" s="88"/>
       <c r="Q44" s="89">
         <v>3.88</v>
       </c>
       <c r="R44" s="88"/>
       <c r="S44" s="89">
         <v>4.21</v>
       </c>
       <c r="T44" s="88"/>
       <c r="U44" s="89">
         <v>3.51</v>
       </c>
     </row>
-    <row r="45" spans="1:61" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:61" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="C45" s="93" t="s">
         <v>37</v>
       </c>
       <c r="D45" s="94"/>
       <c r="E45" s="94"/>
       <c r="F45" s="94"/>
       <c r="G45" s="94"/>
       <c r="H45" s="95"/>
       <c r="I45" s="95"/>
       <c r="J45" s="95"/>
       <c r="K45" s="95"/>
       <c r="L45" s="95"/>
       <c r="M45" s="95"/>
       <c r="N45" s="95"/>
       <c r="O45" s="95"/>
       <c r="P45" s="95"/>
       <c r="Q45" s="95"/>
       <c r="R45" s="95"/>
       <c r="S45" s="95"/>
       <c r="T45" s="95"/>
       <c r="U45" s="95"/>
     </row>
-    <row r="46" spans="1:61" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:61" ht="15.75" x14ac:dyDescent="0.25">
       <c r="C46" s="33"/>
       <c r="D46" s="58"/>
       <c r="E46" s="58"/>
       <c r="F46" s="58"/>
       <c r="G46" s="58"/>
       <c r="H46" s="58"/>
       <c r="I46" s="58"/>
       <c r="J46" s="58"/>
       <c r="K46" s="58"/>
       <c r="L46" s="58"/>
       <c r="M46" s="58"/>
       <c r="N46" s="58"/>
       <c r="O46" s="58"/>
       <c r="P46" s="58"/>
       <c r="Q46" s="58"/>
       <c r="R46" s="58"/>
       <c r="S46" s="58"/>
       <c r="T46" s="58"/>
       <c r="U46" s="58"/>
     </row>
-    <row r="47" spans="1:61" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:61" ht="15.75" x14ac:dyDescent="0.25">
       <c r="C47" s="33"/>
       <c r="D47" s="58"/>
       <c r="E47" s="58"/>
       <c r="F47" s="58"/>
       <c r="G47" s="58"/>
       <c r="H47" s="58"/>
       <c r="I47" s="58"/>
       <c r="J47" s="58"/>
       <c r="K47" s="58"/>
       <c r="L47" s="58"/>
       <c r="M47" s="58"/>
       <c r="N47" s="58"/>
       <c r="O47" s="58"/>
       <c r="P47" s="58"/>
       <c r="Q47" s="58"/>
       <c r="R47" s="58"/>
       <c r="S47" s="58"/>
       <c r="T47" s="58"/>
       <c r="U47" s="58"/>
     </row>
-    <row r="48" spans="1:61" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:61" ht="15.75" x14ac:dyDescent="0.25">
       <c r="C48" s="33"/>
       <c r="D48" s="58"/>
       <c r="E48" s="58"/>
       <c r="F48" s="58"/>
       <c r="G48" s="58"/>
       <c r="H48" s="58"/>
       <c r="I48" s="58"/>
       <c r="J48" s="58"/>
       <c r="K48" s="58"/>
       <c r="L48" s="58"/>
       <c r="M48" s="58"/>
       <c r="N48" s="58"/>
       <c r="O48" s="58"/>
       <c r="P48" s="58"/>
       <c r="Q48" s="58"/>
       <c r="R48" s="58"/>
       <c r="S48" s="58"/>
       <c r="T48" s="58"/>
       <c r="U48" s="58"/>
     </row>
-    <row r="49" spans="3:22" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="49" spans="3:22" ht="15.75" x14ac:dyDescent="0.25">
       <c r="C49" s="34"/>
       <c r="D49" s="57"/>
       <c r="E49" s="57"/>
       <c r="F49" s="57"/>
       <c r="G49" s="57"/>
       <c r="H49" s="57"/>
       <c r="I49" s="57"/>
       <c r="J49" s="57"/>
       <c r="K49" s="57"/>
       <c r="L49" s="57"/>
       <c r="M49" s="57"/>
       <c r="N49" s="57"/>
       <c r="O49" s="57"/>
       <c r="P49" s="57"/>
       <c r="Q49" s="57"/>
       <c r="R49" s="57"/>
       <c r="S49" s="57"/>
       <c r="T49" s="57"/>
       <c r="U49" s="57"/>
     </row>
-    <row r="50" spans="3:22" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="50" spans="3:22" ht="15.75" x14ac:dyDescent="0.25">
       <c r="C50" s="13"/>
       <c r="D50" s="57"/>
       <c r="E50" s="57"/>
       <c r="F50" s="57"/>
       <c r="G50" s="57"/>
       <c r="H50" s="57"/>
       <c r="I50" s="57"/>
       <c r="J50" s="57"/>
       <c r="K50" s="57"/>
       <c r="L50" s="57"/>
       <c r="M50" s="57"/>
       <c r="N50" s="57"/>
       <c r="O50" s="57"/>
       <c r="P50" s="57"/>
       <c r="Q50" s="57"/>
       <c r="R50" s="57"/>
       <c r="S50" s="57"/>
       <c r="T50" s="57"/>
       <c r="U50" s="57"/>
     </row>
     <row r="51" spans="3:22" x14ac:dyDescent="0.25">
       <c r="C51" s="14"/>
       <c r="D51" s="14"/>
       <c r="E51" s="14"/>
       <c r="F51" s="14"/>
@@ -23688,156 +23686,156 @@
       <c r="Q54" s="31"/>
       <c r="R54" s="32"/>
       <c r="S54" s="31"/>
       <c r="T54" s="32"/>
       <c r="U54" s="31"/>
       <c r="V54" s="31"/>
     </row>
     <row r="55" spans="3:22" x14ac:dyDescent="0.25">
       <c r="D55" s="56"/>
       <c r="F55" s="56"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="P6:Q6"/>
     <mergeCell ref="R6:S6"/>
     <mergeCell ref="T6:U6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="N6:O6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.1" right="0.1" top="0.1" bottom="0.1" header="0.1" footer="0.1"/>
-  <pageSetup scale="54" orientation="landscape" cellComments="asDisplayed" r:id="rId1"/>
+  <pageSetup scale="53" orientation="landscape" cellComments="asDisplayed" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;R&amp;G&amp;K00+000   __</oddHeader>
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E89DBE1E-5944-4491-A027-1F7C66FF0EC0}">
   <sheetPr>
     <tabColor theme="6"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BI56"/>
   <sheetViews>
-    <sheetView showGridLines="0" showWhiteSpace="0" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="112" zoomScaleSheetLayoutView="70" zoomScalePageLayoutView="60" workbookViewId="0"/>
+    <sheetView showGridLines="0" showWhiteSpace="0" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="112" zoomScaleSheetLayoutView="85" zoomScalePageLayoutView="60" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.33203125" style="2"/>
-[...32 lines deleted...]
-    <col min="61" max="16384" width="9.33203125" style="2"/>
+    <col min="1" max="1" width="9.28515625" style="2"/>
+    <col min="2" max="2" width="2.7109375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="60.85546875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="9.7109375" style="2" customWidth="1"/>
+    <col min="5" max="5" width="11.28515625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="9.7109375" style="2" customWidth="1"/>
+    <col min="7" max="7" width="11.28515625" style="2" customWidth="1"/>
+    <col min="8" max="8" width="9.7109375" style="2" customWidth="1"/>
+    <col min="9" max="9" width="11.28515625" style="2" customWidth="1"/>
+    <col min="10" max="10" width="9.7109375" style="2" customWidth="1"/>
+    <col min="11" max="11" width="11.28515625" style="2" customWidth="1"/>
+    <col min="12" max="12" width="9.7109375" style="2" customWidth="1"/>
+    <col min="13" max="13" width="11.28515625" style="2" customWidth="1"/>
+    <col min="14" max="14" width="9.7109375" style="2" customWidth="1"/>
+    <col min="15" max="15" width="11.28515625" style="2" customWidth="1"/>
+    <col min="16" max="16" width="9.7109375" style="2" customWidth="1"/>
+    <col min="17" max="17" width="11.28515625" style="2" customWidth="1"/>
+    <col min="18" max="18" width="9.7109375" style="2" customWidth="1"/>
+    <col min="19" max="19" width="11.28515625" style="2" customWidth="1"/>
+    <col min="20" max="20" width="9.7109375" style="2" customWidth="1"/>
+    <col min="21" max="21" width="11.28515625" style="2" customWidth="1"/>
+    <col min="22" max="22" width="2.7109375" style="2" customWidth="1"/>
+    <col min="23" max="23" width="9.28515625" style="2"/>
+    <col min="24" max="24" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="13.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="26" max="53" width="8.5703125" style="2" customWidth="1"/>
+    <col min="54" max="54" width="9.28515625" style="2"/>
+    <col min="55" max="55" width="2.5703125" style="2" customWidth="1"/>
+    <col min="56" max="56" width="9.28515625" style="2"/>
+    <col min="57" max="57" width="2.5703125" style="2" customWidth="1"/>
+    <col min="58" max="58" width="9.28515625" style="2"/>
+    <col min="59" max="59" width="2.5703125" style="2" customWidth="1"/>
+    <col min="60" max="60" width="9.28515625" style="2" customWidth="1"/>
+    <col min="61" max="16384" width="9.28515625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:61" ht="9.9" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:61" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:61" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:61" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:61" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C3" s="96" t="s">
         <v>100</v>
       </c>
       <c r="D3" s="97"/>
       <c r="E3" s="97"/>
       <c r="F3" s="97"/>
       <c r="G3" s="97"/>
       <c r="H3" s="97"/>
       <c r="I3" s="97"/>
       <c r="J3" s="97"/>
       <c r="K3" s="97"/>
       <c r="L3" s="97"/>
       <c r="M3" s="97"/>
       <c r="N3" s="97"/>
       <c r="O3" s="97"/>
       <c r="P3" s="97"/>
       <c r="Q3" s="97"/>
       <c r="R3" s="97"/>
       <c r="S3" s="97"/>
       <c r="T3" s="97"/>
       <c r="U3" s="97"/>
     </row>
-    <row r="4" spans="1:61" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:61" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C4" s="67" t="s">
         <v>151</v>
       </c>
       <c r="D4" s="98"/>
       <c r="E4" s="98"/>
       <c r="F4" s="98"/>
       <c r="G4" s="98"/>
       <c r="H4" s="98"/>
       <c r="I4" s="98"/>
       <c r="J4" s="98"/>
       <c r="K4" s="98"/>
       <c r="L4" s="98"/>
       <c r="M4" s="98"/>
       <c r="N4" s="98"/>
       <c r="O4" s="98"/>
       <c r="P4" s="98"/>
       <c r="Q4" s="98"/>
       <c r="R4" s="98"/>
       <c r="S4" s="98"/>
       <c r="T4" s="98"/>
       <c r="U4" s="98"/>
     </row>
-    <row r="5" spans="1:61" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:61" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C5" s="98"/>
       <c r="D5" s="98"/>
       <c r="E5" s="98"/>
       <c r="F5" s="98"/>
       <c r="G5" s="98"/>
       <c r="H5" s="98"/>
       <c r="I5" s="98"/>
       <c r="J5" s="98"/>
       <c r="K5" s="98"/>
       <c r="L5" s="98"/>
       <c r="M5" s="98"/>
       <c r="N5" s="98"/>
       <c r="O5" s="98"/>
       <c r="P5" s="98"/>
       <c r="Q5" s="98"/>
       <c r="R5" s="98"/>
       <c r="S5" s="98"/>
       <c r="T5" s="98"/>
       <c r="U5" s="98"/>
     </row>
     <row r="6" spans="1:61" s="130" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="129"/>
       <c r="C6" s="131" t="s">
         <v>115</v>
       </c>
@@ -23856,51 +23854,51 @@
       <c r="J6" s="224" t="s">
         <v>110</v>
       </c>
       <c r="K6" s="225"/>
       <c r="L6" s="224" t="s">
         <v>107</v>
       </c>
       <c r="M6" s="225"/>
       <c r="N6" s="224" t="s">
         <v>102</v>
       </c>
       <c r="O6" s="225"/>
       <c r="P6" s="224" t="s">
         <v>101</v>
       </c>
       <c r="Q6" s="225"/>
       <c r="R6" s="224" t="s">
         <v>90</v>
       </c>
       <c r="S6" s="225"/>
       <c r="T6" s="224" t="s">
         <v>88</v>
       </c>
       <c r="U6" s="225"/>
     </row>
-    <row r="7" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="2"/>
       <c r="C7" s="99" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="69"/>
       <c r="E7" s="69">
         <v>4932</v>
       </c>
       <c r="F7" s="69"/>
       <c r="G7" s="69">
         <v>4552</v>
       </c>
       <c r="H7" s="69"/>
       <c r="I7" s="69">
         <v>3835</v>
       </c>
       <c r="J7" s="69"/>
       <c r="K7" s="69">
         <v>3670</v>
       </c>
       <c r="L7" s="69"/>
       <c r="M7" s="69">
         <v>3512</v>
       </c>
       <c r="N7" s="69"/>
@@ -23935,51 +23933,51 @@
       <c r="AL7" s="2"/>
       <c r="AM7" s="2"/>
       <c r="AN7" s="2"/>
       <c r="AO7" s="2"/>
       <c r="AP7" s="2"/>
       <c r="AQ7" s="2"/>
       <c r="AR7" s="2"/>
       <c r="AS7" s="2"/>
       <c r="AT7" s="2"/>
       <c r="AU7" s="2"/>
       <c r="AV7" s="2"/>
       <c r="AW7" s="2"/>
       <c r="AX7" s="2"/>
       <c r="AY7" s="2"/>
       <c r="AZ7" s="2"/>
       <c r="BA7" s="2"/>
       <c r="BB7" s="2"/>
       <c r="BC7" s="2"/>
       <c r="BD7" s="2"/>
       <c r="BE7" s="2"/>
       <c r="BF7" s="2"/>
       <c r="BG7" s="2"/>
       <c r="BH7" s="2"/>
       <c r="BI7" s="2"/>
     </row>
-    <row r="8" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="2"/>
       <c r="C8" s="99" t="s">
         <v>24</v>
       </c>
       <c r="D8" s="101"/>
       <c r="E8" s="101">
         <v>3342</v>
       </c>
       <c r="F8" s="101"/>
       <c r="G8" s="101">
         <v>3025</v>
       </c>
       <c r="H8" s="101"/>
       <c r="I8" s="101">
         <v>2483</v>
       </c>
       <c r="J8" s="101"/>
       <c r="K8" s="101">
         <v>2354</v>
       </c>
       <c r="L8" s="101"/>
       <c r="M8" s="101">
         <v>2250</v>
       </c>
       <c r="N8" s="101"/>
@@ -24014,51 +24012,51 @@
       <c r="AL8" s="2"/>
       <c r="AM8" s="2"/>
       <c r="AN8" s="2"/>
       <c r="AO8" s="2"/>
       <c r="AP8" s="2"/>
       <c r="AQ8" s="2"/>
       <c r="AR8" s="2"/>
       <c r="AS8" s="2"/>
       <c r="AT8" s="2"/>
       <c r="AU8" s="2"/>
       <c r="AV8" s="2"/>
       <c r="AW8" s="2"/>
       <c r="AX8" s="2"/>
       <c r="AY8" s="2"/>
       <c r="AZ8" s="2"/>
       <c r="BA8" s="2"/>
       <c r="BB8" s="2"/>
       <c r="BC8" s="2"/>
       <c r="BD8" s="2"/>
       <c r="BE8" s="2"/>
       <c r="BF8" s="2"/>
       <c r="BG8" s="2"/>
       <c r="BH8" s="2"/>
       <c r="BI8" s="2"/>
     </row>
-    <row r="9" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="2"/>
       <c r="C9" s="99" t="s">
         <v>25</v>
       </c>
       <c r="D9" s="101"/>
       <c r="E9" s="101">
         <v>47</v>
       </c>
       <c r="F9" s="101"/>
       <c r="G9" s="101">
         <v>43</v>
       </c>
       <c r="H9" s="101"/>
       <c r="I9" s="101">
         <v>43</v>
       </c>
       <c r="J9" s="101"/>
       <c r="K9" s="101">
         <v>44</v>
       </c>
       <c r="L9" s="101"/>
       <c r="M9" s="101">
         <v>35</v>
       </c>
       <c r="N9" s="101"/>
@@ -24093,51 +24091,51 @@
       <c r="AL9" s="2"/>
       <c r="AM9" s="2"/>
       <c r="AN9" s="2"/>
       <c r="AO9" s="2"/>
       <c r="AP9" s="2"/>
       <c r="AQ9" s="2"/>
       <c r="AR9" s="2"/>
       <c r="AS9" s="2"/>
       <c r="AT9" s="2"/>
       <c r="AU9" s="2"/>
       <c r="AV9" s="2"/>
       <c r="AW9" s="2"/>
       <c r="AX9" s="2"/>
       <c r="AY9" s="2"/>
       <c r="AZ9" s="2"/>
       <c r="BA9" s="2"/>
       <c r="BB9" s="2"/>
       <c r="BC9" s="2"/>
       <c r="BD9" s="2"/>
       <c r="BE9" s="2"/>
       <c r="BF9" s="2"/>
       <c r="BG9" s="2"/>
       <c r="BH9" s="2"/>
       <c r="BI9" s="2"/>
     </row>
-    <row r="10" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="2"/>
       <c r="C10" s="99" t="s">
         <v>86</v>
       </c>
       <c r="D10" s="102"/>
       <c r="E10" s="102">
         <v>2</v>
       </c>
       <c r="F10" s="102"/>
       <c r="G10" s="102">
         <v>4</v>
       </c>
       <c r="H10" s="101"/>
       <c r="I10" s="101">
         <v>4</v>
       </c>
       <c r="J10" s="101"/>
       <c r="K10" s="101">
         <v>-1</v>
       </c>
       <c r="L10" s="101"/>
       <c r="M10" s="101">
         <v>-1</v>
       </c>
       <c r="N10" s="101"/>
@@ -24172,51 +24170,51 @@
       <c r="AL10" s="2"/>
       <c r="AM10" s="2"/>
       <c r="AN10" s="2"/>
       <c r="AO10" s="2"/>
       <c r="AP10" s="2"/>
       <c r="AQ10" s="2"/>
       <c r="AR10" s="2"/>
       <c r="AS10" s="2"/>
       <c r="AT10" s="2"/>
       <c r="AU10" s="2"/>
       <c r="AV10" s="2"/>
       <c r="AW10" s="2"/>
       <c r="AX10" s="2"/>
       <c r="AY10" s="2"/>
       <c r="AZ10" s="2"/>
       <c r="BA10" s="2"/>
       <c r="BB10" s="2"/>
       <c r="BC10" s="2"/>
       <c r="BD10" s="2"/>
       <c r="BE10" s="2"/>
       <c r="BF10" s="2"/>
       <c r="BG10" s="2"/>
       <c r="BH10" s="2"/>
       <c r="BI10" s="2"/>
     </row>
-    <row r="11" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="2"/>
       <c r="C11" s="103" t="s">
         <v>176</v>
       </c>
       <c r="D11" s="104"/>
       <c r="E11" s="104">
         <v>1542</v>
       </c>
       <c r="F11" s="104"/>
       <c r="G11" s="104">
         <v>1479</v>
       </c>
       <c r="H11" s="104"/>
       <c r="I11" s="104">
         <v>1304</v>
       </c>
       <c r="J11" s="104"/>
       <c r="K11" s="104">
         <v>1273</v>
       </c>
       <c r="L11" s="104"/>
       <c r="M11" s="104">
         <v>1228</v>
       </c>
       <c r="N11" s="104"/>
@@ -24251,51 +24249,51 @@
       <c r="AL11" s="2"/>
       <c r="AM11" s="2"/>
       <c r="AN11" s="2"/>
       <c r="AO11" s="2"/>
       <c r="AP11" s="2"/>
       <c r="AQ11" s="2"/>
       <c r="AR11" s="2"/>
       <c r="AS11" s="2"/>
       <c r="AT11" s="2"/>
       <c r="AU11" s="2"/>
       <c r="AV11" s="2"/>
       <c r="AW11" s="2"/>
       <c r="AX11" s="2"/>
       <c r="AY11" s="2"/>
       <c r="AZ11" s="2"/>
       <c r="BA11" s="2"/>
       <c r="BB11" s="2"/>
       <c r="BC11" s="2"/>
       <c r="BD11" s="2"/>
       <c r="BE11" s="2"/>
       <c r="BF11" s="2"/>
       <c r="BG11" s="2"/>
       <c r="BH11" s="2"/>
       <c r="BI11" s="2"/>
     </row>
-    <row r="12" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="2"/>
       <c r="C12" s="105"/>
       <c r="D12" s="106"/>
       <c r="E12" s="106"/>
       <c r="F12" s="106"/>
       <c r="G12" s="106"/>
       <c r="H12" s="106"/>
       <c r="I12" s="106"/>
       <c r="J12" s="106"/>
       <c r="K12" s="106"/>
       <c r="L12" s="106"/>
       <c r="M12" s="106"/>
       <c r="N12" s="106"/>
       <c r="O12" s="106"/>
       <c r="P12" s="106"/>
       <c r="Q12" s="106"/>
       <c r="R12" s="106"/>
       <c r="S12" s="106"/>
       <c r="T12" s="106"/>
       <c r="U12" s="106"/>
       <c r="X12" s="107"/>
       <c r="Y12" s="2"/>
       <c r="Z12" s="19"/>
       <c r="AB12" s="2"/>
       <c r="AC12" s="2"/>
@@ -24310,51 +24308,51 @@
       <c r="AL12" s="2"/>
       <c r="AM12" s="2"/>
       <c r="AN12" s="2"/>
       <c r="AO12" s="2"/>
       <c r="AP12" s="2"/>
       <c r="AQ12" s="2"/>
       <c r="AR12" s="2"/>
       <c r="AS12" s="2"/>
       <c r="AT12" s="2"/>
       <c r="AU12" s="2"/>
       <c r="AV12" s="2"/>
       <c r="AW12" s="2"/>
       <c r="AX12" s="2"/>
       <c r="AY12" s="2"/>
       <c r="AZ12" s="2"/>
       <c r="BA12" s="2"/>
       <c r="BB12" s="2"/>
       <c r="BC12" s="2"/>
       <c r="BD12" s="2"/>
       <c r="BE12" s="2"/>
       <c r="BF12" s="2"/>
       <c r="BG12" s="2"/>
       <c r="BH12" s="2"/>
       <c r="BI12" s="2"/>
     </row>
-    <row r="13" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="2"/>
       <c r="C13" s="105"/>
       <c r="D13" s="108"/>
       <c r="E13" s="108"/>
       <c r="F13" s="108"/>
       <c r="G13" s="108"/>
       <c r="H13" s="108"/>
       <c r="I13" s="108"/>
       <c r="J13" s="108"/>
       <c r="K13" s="108"/>
       <c r="L13" s="108"/>
       <c r="M13" s="108"/>
       <c r="N13" s="108"/>
       <c r="O13" s="108"/>
       <c r="P13" s="108"/>
       <c r="Q13" s="108"/>
       <c r="R13" s="108"/>
       <c r="S13" s="108"/>
       <c r="T13" s="108"/>
       <c r="U13" s="108"/>
       <c r="X13" s="107"/>
       <c r="Y13" s="2"/>
       <c r="Z13" s="19"/>
       <c r="AB13" s="2"/>
       <c r="AC13" s="2"/>
@@ -24369,51 +24367,51 @@
       <c r="AL13" s="2"/>
       <c r="AM13" s="2"/>
       <c r="AN13" s="2"/>
       <c r="AO13" s="2"/>
       <c r="AP13" s="2"/>
       <c r="AQ13" s="2"/>
       <c r="AR13" s="2"/>
       <c r="AS13" s="2"/>
       <c r="AT13" s="2"/>
       <c r="AU13" s="2"/>
       <c r="AV13" s="2"/>
       <c r="AW13" s="2"/>
       <c r="AX13" s="2"/>
       <c r="AY13" s="2"/>
       <c r="AZ13" s="2"/>
       <c r="BA13" s="2"/>
       <c r="BB13" s="2"/>
       <c r="BC13" s="2"/>
       <c r="BD13" s="2"/>
       <c r="BE13" s="2"/>
       <c r="BF13" s="2"/>
       <c r="BG13" s="2"/>
       <c r="BH13" s="2"/>
       <c r="BI13" s="2"/>
     </row>
-    <row r="14" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="2"/>
       <c r="C14" s="64" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="69"/>
       <c r="E14" s="69">
         <v>3342</v>
       </c>
       <c r="F14" s="69"/>
       <c r="G14" s="69">
         <v>3025</v>
       </c>
       <c r="H14" s="69"/>
       <c r="I14" s="69">
         <v>2483</v>
       </c>
       <c r="J14" s="69"/>
       <c r="K14" s="69">
         <v>2354</v>
       </c>
       <c r="L14" s="69"/>
       <c r="M14" s="69">
         <v>2250</v>
       </c>
       <c r="N14" s="69"/>
@@ -24448,51 +24446,51 @@
       <c r="AL14" s="2"/>
       <c r="AM14" s="2"/>
       <c r="AN14" s="2"/>
       <c r="AO14" s="2"/>
       <c r="AP14" s="2"/>
       <c r="AQ14" s="2"/>
       <c r="AR14" s="2"/>
       <c r="AS14" s="2"/>
       <c r="AT14" s="2"/>
       <c r="AU14" s="2"/>
       <c r="AV14" s="2"/>
       <c r="AW14" s="2"/>
       <c r="AX14" s="2"/>
       <c r="AY14" s="2"/>
       <c r="AZ14" s="2"/>
       <c r="BA14" s="2"/>
       <c r="BB14" s="2"/>
       <c r="BC14" s="2"/>
       <c r="BD14" s="2"/>
       <c r="BE14" s="2"/>
       <c r="BF14" s="2"/>
       <c r="BG14" s="2"/>
       <c r="BH14" s="2"/>
       <c r="BI14" s="2"/>
     </row>
-    <row r="15" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="2"/>
       <c r="C15" s="64" t="s">
         <v>87</v>
       </c>
       <c r="D15" s="102"/>
       <c r="E15" s="102">
         <v>-19</v>
       </c>
       <c r="F15" s="102"/>
       <c r="G15" s="102">
         <v>-53</v>
       </c>
       <c r="H15" s="101"/>
       <c r="I15" s="101">
         <v>-76</v>
       </c>
       <c r="J15" s="101"/>
       <c r="K15" s="101">
         <v>20</v>
       </c>
       <c r="L15" s="101"/>
       <c r="M15" s="101">
         <v>-2</v>
       </c>
       <c r="N15" s="101"/>
@@ -24527,51 +24525,51 @@
       <c r="AL15" s="2"/>
       <c r="AM15" s="2"/>
       <c r="AN15" s="2"/>
       <c r="AO15" s="2"/>
       <c r="AP15" s="2"/>
       <c r="AQ15" s="2"/>
       <c r="AR15" s="2"/>
       <c r="AS15" s="2"/>
       <c r="AT15" s="2"/>
       <c r="AU15" s="2"/>
       <c r="AV15" s="2"/>
       <c r="AW15" s="2"/>
       <c r="AX15" s="2"/>
       <c r="AY15" s="2"/>
       <c r="AZ15" s="2"/>
       <c r="BA15" s="2"/>
       <c r="BB15" s="2"/>
       <c r="BC15" s="2"/>
       <c r="BD15" s="2"/>
       <c r="BE15" s="2"/>
       <c r="BF15" s="2"/>
       <c r="BG15" s="2"/>
       <c r="BH15" s="2"/>
       <c r="BI15" s="2"/>
     </row>
-    <row r="16" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="2"/>
       <c r="C16" s="109" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="104"/>
       <c r="E16" s="104">
         <v>3322</v>
       </c>
       <c r="F16" s="104"/>
       <c r="G16" s="104">
         <v>2972</v>
       </c>
       <c r="H16" s="104"/>
       <c r="I16" s="104">
         <v>2407</v>
       </c>
       <c r="J16" s="104"/>
       <c r="K16" s="104">
         <v>2374</v>
       </c>
       <c r="L16" s="104"/>
       <c r="M16" s="104">
         <v>2249</v>
       </c>
       <c r="N16" s="104"/>
@@ -24606,51 +24604,51 @@
       <c r="AL16" s="2"/>
       <c r="AM16" s="2"/>
       <c r="AN16" s="2"/>
       <c r="AO16" s="2"/>
       <c r="AP16" s="2"/>
       <c r="AQ16" s="2"/>
       <c r="AR16" s="2"/>
       <c r="AS16" s="2"/>
       <c r="AT16" s="2"/>
       <c r="AU16" s="2"/>
       <c r="AV16" s="2"/>
       <c r="AW16" s="2"/>
       <c r="AX16" s="2"/>
       <c r="AY16" s="2"/>
       <c r="AZ16" s="2"/>
       <c r="BA16" s="2"/>
       <c r="BB16" s="2"/>
       <c r="BC16" s="2"/>
       <c r="BD16" s="2"/>
       <c r="BE16" s="2"/>
       <c r="BF16" s="2"/>
       <c r="BG16" s="2"/>
       <c r="BH16" s="2"/>
       <c r="BI16" s="2"/>
     </row>
-    <row r="17" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="2"/>
       <c r="C17" s="105"/>
       <c r="D17" s="106"/>
       <c r="E17" s="106"/>
       <c r="F17" s="106"/>
       <c r="G17" s="106"/>
       <c r="H17" s="106"/>
       <c r="I17" s="106"/>
       <c r="J17" s="106"/>
       <c r="K17" s="106"/>
       <c r="L17" s="106"/>
       <c r="M17" s="106"/>
       <c r="N17" s="106"/>
       <c r="O17" s="106"/>
       <c r="P17" s="106"/>
       <c r="Q17" s="106"/>
       <c r="R17" s="106"/>
       <c r="S17" s="106"/>
       <c r="T17" s="106"/>
       <c r="U17" s="106"/>
       <c r="X17" s="107"/>
       <c r="Y17" s="2"/>
       <c r="Z17" s="19"/>
       <c r="AB17" s="2"/>
       <c r="AC17" s="2"/>
@@ -24665,51 +24663,51 @@
       <c r="AL17" s="2"/>
       <c r="AM17" s="2"/>
       <c r="AN17" s="2"/>
       <c r="AO17" s="2"/>
       <c r="AP17" s="2"/>
       <c r="AQ17" s="2"/>
       <c r="AR17" s="2"/>
       <c r="AS17" s="2"/>
       <c r="AT17" s="2"/>
       <c r="AU17" s="2"/>
       <c r="AV17" s="2"/>
       <c r="AW17" s="2"/>
       <c r="AX17" s="2"/>
       <c r="AY17" s="2"/>
       <c r="AZ17" s="2"/>
       <c r="BA17" s="2"/>
       <c r="BB17" s="2"/>
       <c r="BC17" s="2"/>
       <c r="BD17" s="2"/>
       <c r="BE17" s="2"/>
       <c r="BF17" s="2"/>
       <c r="BG17" s="2"/>
       <c r="BH17" s="2"/>
       <c r="BI17" s="2"/>
     </row>
-    <row r="18" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="2"/>
       <c r="C18" s="105"/>
       <c r="D18" s="108"/>
       <c r="E18" s="108"/>
       <c r="F18" s="108"/>
       <c r="G18" s="108"/>
       <c r="H18" s="108"/>
       <c r="I18" s="108"/>
       <c r="J18" s="108"/>
       <c r="K18" s="108"/>
       <c r="L18" s="108"/>
       <c r="M18" s="108"/>
       <c r="N18" s="108"/>
       <c r="O18" s="108"/>
       <c r="P18" s="108"/>
       <c r="Q18" s="108"/>
       <c r="R18" s="108"/>
       <c r="S18" s="108"/>
       <c r="T18" s="108"/>
       <c r="U18" s="108"/>
       <c r="X18" s="107"/>
       <c r="Y18" s="2"/>
       <c r="Z18" s="19"/>
       <c r="AB18" s="2"/>
       <c r="AC18" s="2"/>
@@ -24724,51 +24722,51 @@
       <c r="AL18" s="2"/>
       <c r="AM18" s="2"/>
       <c r="AN18" s="2"/>
       <c r="AO18" s="2"/>
       <c r="AP18" s="2"/>
       <c r="AQ18" s="2"/>
       <c r="AR18" s="2"/>
       <c r="AS18" s="2"/>
       <c r="AT18" s="2"/>
       <c r="AU18" s="2"/>
       <c r="AV18" s="2"/>
       <c r="AW18" s="2"/>
       <c r="AX18" s="2"/>
       <c r="AY18" s="2"/>
       <c r="AZ18" s="2"/>
       <c r="BA18" s="2"/>
       <c r="BB18" s="2"/>
       <c r="BC18" s="2"/>
       <c r="BD18" s="2"/>
       <c r="BE18" s="2"/>
       <c r="BF18" s="2"/>
       <c r="BG18" s="2"/>
       <c r="BH18" s="2"/>
       <c r="BI18" s="2"/>
     </row>
-    <row r="19" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="2"/>
       <c r="C19" s="110" t="s">
         <v>95</v>
       </c>
       <c r="D19" s="72"/>
       <c r="E19" s="72">
         <v>456</v>
       </c>
       <c r="F19" s="72"/>
       <c r="G19" s="72">
         <v>442</v>
       </c>
       <c r="H19" s="72"/>
       <c r="I19" s="72">
         <v>414</v>
       </c>
       <c r="J19" s="72"/>
       <c r="K19" s="72">
         <v>408</v>
       </c>
       <c r="L19" s="72"/>
       <c r="M19" s="72">
         <v>397</v>
       </c>
       <c r="N19" s="72"/>
@@ -24802,51 +24800,51 @@
       <c r="AL19" s="2"/>
       <c r="AM19" s="2"/>
       <c r="AN19" s="2"/>
       <c r="AO19" s="2"/>
       <c r="AP19" s="2"/>
       <c r="AQ19" s="2"/>
       <c r="AR19" s="2"/>
       <c r="AS19" s="2"/>
       <c r="AT19" s="2"/>
       <c r="AU19" s="2"/>
       <c r="AV19" s="2"/>
       <c r="AW19" s="2"/>
       <c r="AX19" s="2"/>
       <c r="AY19" s="2"/>
       <c r="AZ19" s="2"/>
       <c r="BA19" s="2"/>
       <c r="BB19" s="2"/>
       <c r="BC19" s="2"/>
       <c r="BD19" s="2"/>
       <c r="BE19" s="2"/>
       <c r="BF19" s="2"/>
       <c r="BG19" s="2"/>
       <c r="BH19" s="2"/>
       <c r="BI19" s="2"/>
     </row>
-    <row r="20" spans="1:61" s="10" customFormat="1" ht="33.6" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:61" s="10" customFormat="1" ht="33" x14ac:dyDescent="0.25">
       <c r="A20" s="2"/>
       <c r="C20" s="110" t="s">
         <v>96</v>
       </c>
       <c r="D20" s="111"/>
       <c r="E20" s="111">
         <v>-15</v>
       </c>
       <c r="F20" s="111"/>
       <c r="G20" s="111">
         <v>-13</v>
       </c>
       <c r="H20" s="112"/>
       <c r="I20" s="112">
         <v>-16</v>
       </c>
       <c r="J20" s="112"/>
       <c r="K20" s="112">
         <v>-16</v>
       </c>
       <c r="L20" s="112"/>
       <c r="M20" s="112">
         <v>-18</v>
       </c>
       <c r="N20" s="112"/>
@@ -24883,51 +24881,51 @@
       <c r="AL20" s="2"/>
       <c r="AM20" s="2"/>
       <c r="AN20" s="2"/>
       <c r="AO20" s="2"/>
       <c r="AP20" s="2"/>
       <c r="AQ20" s="2"/>
       <c r="AR20" s="2"/>
       <c r="AS20" s="2"/>
       <c r="AT20" s="2"/>
       <c r="AU20" s="2"/>
       <c r="AV20" s="2"/>
       <c r="AW20" s="2"/>
       <c r="AX20" s="2"/>
       <c r="AY20" s="2"/>
       <c r="AZ20" s="2"/>
       <c r="BA20" s="2"/>
       <c r="BB20" s="2"/>
       <c r="BC20" s="2"/>
       <c r="BD20" s="2"/>
       <c r="BE20" s="2"/>
       <c r="BF20" s="2"/>
       <c r="BG20" s="2"/>
       <c r="BH20" s="2"/>
       <c r="BI20" s="2"/>
     </row>
-    <row r="21" spans="1:61" s="10" customFormat="1" ht="33.6" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:61" s="10" customFormat="1" ht="33" x14ac:dyDescent="0.25">
       <c r="A21" s="2"/>
       <c r="C21" s="114" t="s">
         <v>118</v>
       </c>
       <c r="D21" s="104"/>
       <c r="E21" s="104">
         <v>440</v>
       </c>
       <c r="F21" s="104"/>
       <c r="G21" s="104">
         <v>428</v>
       </c>
       <c r="H21" s="104"/>
       <c r="I21" s="104">
         <v>397</v>
       </c>
       <c r="J21" s="104"/>
       <c r="K21" s="104">
         <v>392</v>
       </c>
       <c r="L21" s="104"/>
       <c r="M21" s="104">
         <v>379</v>
       </c>
       <c r="N21" s="104"/>
@@ -24962,51 +24960,51 @@
       <c r="AL21" s="2"/>
       <c r="AM21" s="2"/>
       <c r="AN21" s="2"/>
       <c r="AO21" s="2"/>
       <c r="AP21" s="2"/>
       <c r="AQ21" s="2"/>
       <c r="AR21" s="2"/>
       <c r="AS21" s="2"/>
       <c r="AT21" s="2"/>
       <c r="AU21" s="2"/>
       <c r="AV21" s="2"/>
       <c r="AW21" s="2"/>
       <c r="AX21" s="2"/>
       <c r="AY21" s="2"/>
       <c r="AZ21" s="2"/>
       <c r="BA21" s="2"/>
       <c r="BB21" s="2"/>
       <c r="BC21" s="2"/>
       <c r="BD21" s="2"/>
       <c r="BE21" s="2"/>
       <c r="BF21" s="2"/>
       <c r="BG21" s="2"/>
       <c r="BH21" s="2"/>
       <c r="BI21" s="2"/>
     </row>
-    <row r="22" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A22" s="2"/>
       <c r="C22" s="115"/>
       <c r="D22" s="108"/>
       <c r="E22" s="108"/>
       <c r="F22" s="108"/>
       <c r="G22" s="108"/>
       <c r="H22" s="108"/>
       <c r="I22" s="108"/>
       <c r="J22" s="108"/>
       <c r="K22" s="108"/>
       <c r="L22" s="108"/>
       <c r="M22" s="108"/>
       <c r="N22" s="108"/>
       <c r="O22" s="108"/>
       <c r="P22" s="108"/>
       <c r="Q22" s="108"/>
       <c r="R22" s="108"/>
       <c r="S22" s="108"/>
       <c r="T22" s="108"/>
       <c r="U22" s="108"/>
       <c r="X22" s="100"/>
       <c r="Y22" s="2"/>
       <c r="Z22" s="19"/>
       <c r="AB22" s="2"/>
       <c r="AC22" s="2"/>
@@ -25021,51 +25019,51 @@
       <c r="AL22" s="2"/>
       <c r="AM22" s="2"/>
       <c r="AN22" s="2"/>
       <c r="AO22" s="2"/>
       <c r="AP22" s="2"/>
       <c r="AQ22" s="2"/>
       <c r="AR22" s="2"/>
       <c r="AS22" s="2"/>
       <c r="AT22" s="2"/>
       <c r="AU22" s="2"/>
       <c r="AV22" s="2"/>
       <c r="AW22" s="2"/>
       <c r="AX22" s="2"/>
       <c r="AY22" s="2"/>
       <c r="AZ22" s="2"/>
       <c r="BA22" s="2"/>
       <c r="BB22" s="2"/>
       <c r="BC22" s="2"/>
       <c r="BD22" s="2"/>
       <c r="BE22" s="2"/>
       <c r="BF22" s="2"/>
       <c r="BG22" s="2"/>
       <c r="BH22" s="2"/>
       <c r="BI22" s="2"/>
     </row>
-    <row r="23" spans="1:61" s="10" customFormat="1" ht="33.6" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:61" s="10" customFormat="1" ht="33" x14ac:dyDescent="0.25">
       <c r="A23" s="2"/>
       <c r="C23" s="110" t="s">
         <v>117</v>
       </c>
       <c r="D23" s="72"/>
       <c r="E23" s="72">
         <v>35</v>
       </c>
       <c r="F23" s="72"/>
       <c r="G23" s="72">
         <v>47</v>
       </c>
       <c r="H23" s="72"/>
       <c r="I23" s="72">
         <v>61</v>
       </c>
       <c r="J23" s="72"/>
       <c r="K23" s="72">
         <v>28</v>
       </c>
       <c r="L23" s="72"/>
       <c r="M23" s="72">
         <v>28</v>
       </c>
       <c r="N23" s="72"/>
@@ -25100,51 +25098,51 @@
       <c r="AL23" s="2"/>
       <c r="AM23" s="2"/>
       <c r="AN23" s="2"/>
       <c r="AO23" s="2"/>
       <c r="AP23" s="2"/>
       <c r="AQ23" s="2"/>
       <c r="AR23" s="2"/>
       <c r="AS23" s="2"/>
       <c r="AT23" s="2"/>
       <c r="AU23" s="2"/>
       <c r="AV23" s="2"/>
       <c r="AW23" s="2"/>
       <c r="AX23" s="2"/>
       <c r="AY23" s="2"/>
       <c r="AZ23" s="2"/>
       <c r="BA23" s="2"/>
       <c r="BB23" s="2"/>
       <c r="BC23" s="2"/>
       <c r="BD23" s="2"/>
       <c r="BE23" s="2"/>
       <c r="BF23" s="2"/>
       <c r="BG23" s="2"/>
       <c r="BH23" s="2"/>
       <c r="BI23" s="2"/>
     </row>
-    <row r="24" spans="1:61" s="10" customFormat="1" ht="33.6" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:61" s="10" customFormat="1" ht="33" x14ac:dyDescent="0.25">
       <c r="A24" s="2"/>
       <c r="C24" s="110" t="s">
         <v>96</v>
       </c>
       <c r="D24" s="111"/>
       <c r="E24" s="111">
         <v>15</v>
       </c>
       <c r="F24" s="111"/>
       <c r="G24" s="111">
         <v>13</v>
       </c>
       <c r="H24" s="112"/>
       <c r="I24" s="112">
         <v>16</v>
       </c>
       <c r="J24" s="112"/>
       <c r="K24" s="112">
         <v>16</v>
       </c>
       <c r="L24" s="112"/>
       <c r="M24" s="112">
         <v>18</v>
       </c>
       <c r="N24" s="112"/>
@@ -25179,51 +25177,51 @@
       <c r="AL24" s="2"/>
       <c r="AM24" s="2"/>
       <c r="AN24" s="2"/>
       <c r="AO24" s="2"/>
       <c r="AP24" s="2"/>
       <c r="AQ24" s="2"/>
       <c r="AR24" s="2"/>
       <c r="AS24" s="2"/>
       <c r="AT24" s="2"/>
       <c r="AU24" s="2"/>
       <c r="AV24" s="2"/>
       <c r="AW24" s="2"/>
       <c r="AX24" s="2"/>
       <c r="AY24" s="2"/>
       <c r="AZ24" s="2"/>
       <c r="BA24" s="2"/>
       <c r="BB24" s="2"/>
       <c r="BC24" s="2"/>
       <c r="BD24" s="2"/>
       <c r="BE24" s="2"/>
       <c r="BF24" s="2"/>
       <c r="BG24" s="2"/>
       <c r="BH24" s="2"/>
       <c r="BI24" s="2"/>
     </row>
-    <row r="25" spans="1:61" s="10" customFormat="1" ht="33.6" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:61" s="10" customFormat="1" ht="33" x14ac:dyDescent="0.25">
       <c r="A25" s="2"/>
       <c r="C25" s="116" t="s">
         <v>98</v>
       </c>
       <c r="D25" s="104"/>
       <c r="E25" s="104">
         <v>50</v>
       </c>
       <c r="F25" s="104"/>
       <c r="G25" s="104">
         <v>61</v>
       </c>
       <c r="H25" s="104"/>
       <c r="I25" s="104">
         <v>77</v>
       </c>
       <c r="J25" s="104"/>
       <c r="K25" s="104">
         <v>44</v>
       </c>
       <c r="L25" s="104"/>
       <c r="M25" s="104">
         <v>47</v>
       </c>
       <c r="N25" s="104"/>
@@ -25258,51 +25256,51 @@
       <c r="AL25" s="2"/>
       <c r="AM25" s="2"/>
       <c r="AN25" s="2"/>
       <c r="AO25" s="2"/>
       <c r="AP25" s="2"/>
       <c r="AQ25" s="2"/>
       <c r="AR25" s="2"/>
       <c r="AS25" s="2"/>
       <c r="AT25" s="2"/>
       <c r="AU25" s="2"/>
       <c r="AV25" s="2"/>
       <c r="AW25" s="2"/>
       <c r="AX25" s="2"/>
       <c r="AY25" s="2"/>
       <c r="AZ25" s="2"/>
       <c r="BA25" s="2"/>
       <c r="BB25" s="2"/>
       <c r="BC25" s="2"/>
       <c r="BD25" s="2"/>
       <c r="BE25" s="2"/>
       <c r="BF25" s="2"/>
       <c r="BG25" s="2"/>
       <c r="BH25" s="2"/>
       <c r="BI25" s="2"/>
     </row>
-    <row r="26" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A26" s="2"/>
       <c r="C26" s="117"/>
       <c r="D26" s="108"/>
       <c r="E26" s="108"/>
       <c r="F26" s="108"/>
       <c r="G26" s="108"/>
       <c r="H26" s="108"/>
       <c r="I26" s="108"/>
       <c r="J26" s="108"/>
       <c r="K26" s="108"/>
       <c r="L26" s="108"/>
       <c r="M26" s="108"/>
       <c r="N26" s="108"/>
       <c r="O26" s="108"/>
       <c r="P26" s="108"/>
       <c r="Q26" s="108"/>
       <c r="R26" s="108"/>
       <c r="S26" s="108"/>
       <c r="T26" s="108"/>
       <c r="U26" s="108"/>
       <c r="X26" s="19"/>
       <c r="Z26" s="19"/>
       <c r="AB26" s="2"/>
       <c r="AC26" s="2"/>
       <c r="AD26" s="2"/>
@@ -25316,51 +25314,51 @@
       <c r="AL26" s="2"/>
       <c r="AM26" s="2"/>
       <c r="AN26" s="2"/>
       <c r="AO26" s="2"/>
       <c r="AP26" s="2"/>
       <c r="AQ26" s="2"/>
       <c r="AR26" s="2"/>
       <c r="AS26" s="2"/>
       <c r="AT26" s="2"/>
       <c r="AU26" s="2"/>
       <c r="AV26" s="2"/>
       <c r="AW26" s="2"/>
       <c r="AX26" s="2"/>
       <c r="AY26" s="2"/>
       <c r="AZ26" s="2"/>
       <c r="BA26" s="2"/>
       <c r="BB26" s="2"/>
       <c r="BC26" s="2"/>
       <c r="BD26" s="2"/>
       <c r="BE26" s="2"/>
       <c r="BF26" s="2"/>
       <c r="BG26" s="2"/>
       <c r="BH26" s="2"/>
       <c r="BI26" s="2"/>
     </row>
-    <row r="27" spans="1:61" s="10" customFormat="1" ht="33.6" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:61" s="10" customFormat="1" ht="33" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="C27" s="110" t="s">
         <v>97</v>
       </c>
       <c r="D27" s="72"/>
       <c r="E27" s="72">
         <v>14</v>
       </c>
       <c r="F27" s="72"/>
       <c r="G27" s="72">
         <v>12</v>
       </c>
       <c r="H27" s="72"/>
       <c r="I27" s="72">
         <v>7</v>
       </c>
       <c r="J27" s="72"/>
       <c r="K27" s="72">
         <v>2</v>
       </c>
       <c r="L27" s="72"/>
       <c r="M27" s="72">
         <v>33</v>
       </c>
       <c r="N27" s="72"/>
@@ -25396,51 +25394,51 @@
       <c r="AL27" s="2"/>
       <c r="AM27" s="2"/>
       <c r="AN27" s="2"/>
       <c r="AO27" s="2"/>
       <c r="AP27" s="2"/>
       <c r="AQ27" s="2"/>
       <c r="AR27" s="2"/>
       <c r="AS27" s="2"/>
       <c r="AT27" s="2"/>
       <c r="AU27" s="2"/>
       <c r="AV27" s="2"/>
       <c r="AW27" s="2"/>
       <c r="AX27" s="2"/>
       <c r="AY27" s="2"/>
       <c r="AZ27" s="2"/>
       <c r="BA27" s="2"/>
       <c r="BB27" s="2"/>
       <c r="BC27" s="2"/>
       <c r="BD27" s="2"/>
       <c r="BE27" s="2"/>
       <c r="BF27" s="2"/>
       <c r="BG27" s="2"/>
       <c r="BH27" s="2"/>
       <c r="BI27" s="2"/>
     </row>
-    <row r="28" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="C28" s="110" t="s">
         <v>99</v>
       </c>
       <c r="D28" s="102"/>
       <c r="E28" s="102">
         <v>21</v>
       </c>
       <c r="F28" s="102"/>
       <c r="G28" s="102">
         <v>57</v>
       </c>
       <c r="H28" s="101"/>
       <c r="I28" s="101">
         <v>81</v>
       </c>
       <c r="J28" s="101"/>
       <c r="K28" s="101">
         <v>-21</v>
       </c>
       <c r="L28" s="101"/>
       <c r="M28" s="101">
         <v>1</v>
       </c>
       <c r="N28" s="101"/>
@@ -25477,51 +25475,51 @@
       <c r="AL28" s="2"/>
       <c r="AM28" s="2"/>
       <c r="AN28" s="2"/>
       <c r="AO28" s="2"/>
       <c r="AP28" s="2"/>
       <c r="AQ28" s="2"/>
       <c r="AR28" s="2"/>
       <c r="AS28" s="2"/>
       <c r="AT28" s="2"/>
       <c r="AU28" s="2"/>
       <c r="AV28" s="2"/>
       <c r="AW28" s="2"/>
       <c r="AX28" s="2"/>
       <c r="AY28" s="2"/>
       <c r="AZ28" s="2"/>
       <c r="BA28" s="2"/>
       <c r="BB28" s="2"/>
       <c r="BC28" s="2"/>
       <c r="BD28" s="2"/>
       <c r="BE28" s="2"/>
       <c r="BF28" s="2"/>
       <c r="BG28" s="2"/>
       <c r="BH28" s="2"/>
       <c r="BI28" s="2"/>
     </row>
-    <row r="29" spans="1:61" s="10" customFormat="1" ht="33.6" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:61" s="10" customFormat="1" ht="33" x14ac:dyDescent="0.25">
       <c r="A29" s="2"/>
       <c r="C29" s="114" t="s">
         <v>116</v>
       </c>
       <c r="D29" s="104"/>
       <c r="E29" s="104">
         <v>35</v>
       </c>
       <c r="F29" s="104"/>
       <c r="G29" s="104">
         <v>69</v>
       </c>
       <c r="H29" s="104"/>
       <c r="I29" s="104">
         <v>88</v>
       </c>
       <c r="J29" s="104"/>
       <c r="K29" s="104">
         <v>-19</v>
       </c>
       <c r="L29" s="104"/>
       <c r="M29" s="104">
         <v>34</v>
       </c>
       <c r="N29" s="104"/>
@@ -25558,51 +25556,51 @@
       <c r="AL29" s="2"/>
       <c r="AM29" s="2"/>
       <c r="AN29" s="2"/>
       <c r="AO29" s="2"/>
       <c r="AP29" s="2"/>
       <c r="AQ29" s="2"/>
       <c r="AR29" s="2"/>
       <c r="AS29" s="2"/>
       <c r="AT29" s="2"/>
       <c r="AU29" s="2"/>
       <c r="AV29" s="2"/>
       <c r="AW29" s="2"/>
       <c r="AX29" s="2"/>
       <c r="AY29" s="2"/>
       <c r="AZ29" s="2"/>
       <c r="BA29" s="2"/>
       <c r="BB29" s="2"/>
       <c r="BC29" s="2"/>
       <c r="BD29" s="2"/>
       <c r="BE29" s="2"/>
       <c r="BF29" s="2"/>
       <c r="BG29" s="2"/>
       <c r="BH29" s="2"/>
       <c r="BI29" s="2"/>
     </row>
-    <row r="30" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="2"/>
       <c r="C30" s="117"/>
       <c r="D30" s="106"/>
       <c r="E30" s="106"/>
       <c r="F30" s="106"/>
       <c r="G30" s="106"/>
       <c r="H30" s="106"/>
       <c r="I30" s="106"/>
       <c r="J30" s="106"/>
       <c r="K30" s="106"/>
       <c r="L30" s="106"/>
       <c r="M30" s="106"/>
       <c r="N30" s="106"/>
       <c r="O30" s="106"/>
       <c r="P30" s="106"/>
       <c r="Q30" s="106"/>
       <c r="R30" s="106"/>
       <c r="S30" s="106"/>
       <c r="T30" s="106"/>
       <c r="U30" s="106"/>
       <c r="W30" s="17"/>
       <c r="X30" s="100"/>
       <c r="Y30" s="2"/>
       <c r="Z30" s="120"/>
       <c r="AA30" s="28"/>
@@ -25619,51 +25617,51 @@
       <c r="AL30" s="2"/>
       <c r="AM30" s="2"/>
       <c r="AN30" s="2"/>
       <c r="AO30" s="2"/>
       <c r="AP30" s="2"/>
       <c r="AQ30" s="2"/>
       <c r="AR30" s="2"/>
       <c r="AS30" s="2"/>
       <c r="AT30" s="2"/>
       <c r="AU30" s="2"/>
       <c r="AV30" s="2"/>
       <c r="AW30" s="2"/>
       <c r="AX30" s="2"/>
       <c r="AY30" s="2"/>
       <c r="AZ30" s="2"/>
       <c r="BA30" s="2"/>
       <c r="BB30" s="2"/>
       <c r="BC30" s="2"/>
       <c r="BD30" s="2"/>
       <c r="BE30" s="2"/>
       <c r="BF30" s="2"/>
       <c r="BG30" s="2"/>
       <c r="BH30" s="2"/>
       <c r="BI30" s="2"/>
     </row>
-    <row r="31" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="2"/>
       <c r="C31" s="117"/>
       <c r="D31" s="108"/>
       <c r="E31" s="108"/>
       <c r="F31" s="108"/>
       <c r="G31" s="108"/>
       <c r="H31" s="108"/>
       <c r="I31" s="108"/>
       <c r="J31" s="108"/>
       <c r="K31" s="108"/>
       <c r="L31" s="108"/>
       <c r="M31" s="108"/>
       <c r="N31" s="108"/>
       <c r="O31" s="108"/>
       <c r="P31" s="108"/>
       <c r="Q31" s="108"/>
       <c r="R31" s="108"/>
       <c r="S31" s="108"/>
       <c r="T31" s="108"/>
       <c r="U31" s="108"/>
       <c r="W31" s="17"/>
       <c r="X31" s="100"/>
       <c r="Y31" s="2"/>
       <c r="Z31" s="120"/>
       <c r="AA31" s="28"/>
@@ -25680,51 +25678,51 @@
       <c r="AL31" s="2"/>
       <c r="AM31" s="2"/>
       <c r="AN31" s="2"/>
       <c r="AO31" s="2"/>
       <c r="AP31" s="2"/>
       <c r="AQ31" s="2"/>
       <c r="AR31" s="2"/>
       <c r="AS31" s="2"/>
       <c r="AT31" s="2"/>
       <c r="AU31" s="2"/>
       <c r="AV31" s="2"/>
       <c r="AW31" s="2"/>
       <c r="AX31" s="2"/>
       <c r="AY31" s="2"/>
       <c r="AZ31" s="2"/>
       <c r="BA31" s="2"/>
       <c r="BB31" s="2"/>
       <c r="BC31" s="2"/>
       <c r="BD31" s="2"/>
       <c r="BE31" s="2"/>
       <c r="BF31" s="2"/>
       <c r="BG31" s="2"/>
       <c r="BH31" s="2"/>
       <c r="BI31" s="2"/>
     </row>
-    <row r="32" spans="1:61" s="10" customFormat="1" ht="33.6" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:61" s="10" customFormat="1" ht="33" x14ac:dyDescent="0.25">
       <c r="A32" s="2"/>
       <c r="C32" s="110" t="s">
         <v>120</v>
       </c>
       <c r="D32" s="72"/>
       <c r="E32" s="72">
         <v>106</v>
       </c>
       <c r="F32" s="72"/>
       <c r="G32" s="72">
         <v>106</v>
       </c>
       <c r="H32" s="72"/>
       <c r="I32" s="72">
         <v>102</v>
       </c>
       <c r="J32" s="72"/>
       <c r="K32" s="72">
         <v>81</v>
       </c>
       <c r="L32" s="72"/>
       <c r="M32" s="72">
         <v>82</v>
       </c>
       <c r="N32" s="72"/>
@@ -25760,51 +25758,51 @@
       <c r="AL32" s="2"/>
       <c r="AM32" s="2"/>
       <c r="AN32" s="2"/>
       <c r="AO32" s="2"/>
       <c r="AP32" s="2"/>
       <c r="AQ32" s="2"/>
       <c r="AR32" s="2"/>
       <c r="AS32" s="2"/>
       <c r="AT32" s="2"/>
       <c r="AU32" s="2"/>
       <c r="AV32" s="2"/>
       <c r="AW32" s="2"/>
       <c r="AX32" s="2"/>
       <c r="AY32" s="2"/>
       <c r="AZ32" s="2"/>
       <c r="BA32" s="2"/>
       <c r="BB32" s="2"/>
       <c r="BC32" s="2"/>
       <c r="BD32" s="2"/>
       <c r="BE32" s="2"/>
       <c r="BF32" s="2"/>
       <c r="BG32" s="2"/>
       <c r="BH32" s="2"/>
       <c r="BI32" s="2"/>
     </row>
-    <row r="33" spans="1:61" s="10" customFormat="1" ht="33.6" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:61" s="10" customFormat="1" ht="33" x14ac:dyDescent="0.25">
       <c r="A33" s="2"/>
       <c r="C33" s="110" t="s">
         <v>125</v>
       </c>
       <c r="D33" s="111"/>
       <c r="E33" s="74">
         <v>0</v>
       </c>
       <c r="F33" s="111"/>
       <c r="G33" s="74">
         <v>0</v>
       </c>
       <c r="H33" s="74"/>
       <c r="I33" s="74">
         <v>3</v>
       </c>
       <c r="J33" s="74"/>
       <c r="K33" s="74">
         <v>5</v>
       </c>
       <c r="L33" s="74"/>
       <c r="M33" s="74">
         <v>0</v>
       </c>
       <c r="N33" s="74"/>
@@ -25841,51 +25839,51 @@
       <c r="AL33" s="2"/>
       <c r="AM33" s="2"/>
       <c r="AN33" s="2"/>
       <c r="AO33" s="2"/>
       <c r="AP33" s="2"/>
       <c r="AQ33" s="2"/>
       <c r="AR33" s="2"/>
       <c r="AS33" s="2"/>
       <c r="AT33" s="2"/>
       <c r="AU33" s="2"/>
       <c r="AV33" s="2"/>
       <c r="AW33" s="2"/>
       <c r="AX33" s="2"/>
       <c r="AY33" s="2"/>
       <c r="AZ33" s="2"/>
       <c r="BA33" s="2"/>
       <c r="BB33" s="2"/>
       <c r="BC33" s="2"/>
       <c r="BD33" s="2"/>
       <c r="BE33" s="2"/>
       <c r="BF33" s="2"/>
       <c r="BG33" s="2"/>
       <c r="BH33" s="2"/>
       <c r="BI33" s="2"/>
     </row>
-    <row r="34" spans="1:61" s="10" customFormat="1" ht="33.6" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:61" s="10" customFormat="1" ht="33" x14ac:dyDescent="0.25">
       <c r="A34" s="2"/>
       <c r="C34" s="114" t="s">
         <v>119</v>
       </c>
       <c r="D34" s="104"/>
       <c r="E34" s="104">
         <v>106</v>
       </c>
       <c r="F34" s="104"/>
       <c r="G34" s="104">
         <v>106</v>
       </c>
       <c r="H34" s="104"/>
       <c r="I34" s="104">
         <v>106</v>
       </c>
       <c r="J34" s="104"/>
       <c r="K34" s="104">
         <v>86</v>
       </c>
       <c r="L34" s="104"/>
       <c r="M34" s="104">
         <v>82</v>
       </c>
       <c r="N34" s="104"/>
@@ -25922,51 +25920,51 @@
       <c r="AL34" s="2"/>
       <c r="AM34" s="2"/>
       <c r="AN34" s="2"/>
       <c r="AO34" s="2"/>
       <c r="AP34" s="2"/>
       <c r="AQ34" s="2"/>
       <c r="AR34" s="2"/>
       <c r="AS34" s="2"/>
       <c r="AT34" s="2"/>
       <c r="AU34" s="2"/>
       <c r="AV34" s="2"/>
       <c r="AW34" s="2"/>
       <c r="AX34" s="2"/>
       <c r="AY34" s="2"/>
       <c r="AZ34" s="2"/>
       <c r="BA34" s="2"/>
       <c r="BB34" s="2"/>
       <c r="BC34" s="2"/>
       <c r="BD34" s="2"/>
       <c r="BE34" s="2"/>
       <c r="BF34" s="2"/>
       <c r="BG34" s="2"/>
       <c r="BH34" s="2"/>
       <c r="BI34" s="2"/>
     </row>
-    <row r="35" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="2"/>
       <c r="C35" s="117"/>
       <c r="D35" s="106"/>
       <c r="E35" s="106"/>
       <c r="F35" s="106"/>
       <c r="G35" s="106"/>
       <c r="H35" s="106"/>
       <c r="I35" s="106"/>
       <c r="J35" s="106"/>
       <c r="K35" s="106"/>
       <c r="L35" s="106"/>
       <c r="M35" s="106"/>
       <c r="N35" s="106"/>
       <c r="O35" s="106"/>
       <c r="P35" s="106"/>
       <c r="Q35" s="106"/>
       <c r="R35" s="106"/>
       <c r="S35" s="106"/>
       <c r="T35" s="106"/>
       <c r="U35" s="106"/>
       <c r="W35" s="17"/>
       <c r="X35" s="100"/>
       <c r="Y35" s="2"/>
       <c r="Z35" s="120"/>
       <c r="AA35" s="28"/>
@@ -25983,51 +25981,51 @@
       <c r="AL35" s="2"/>
       <c r="AM35" s="2"/>
       <c r="AN35" s="2"/>
       <c r="AO35" s="2"/>
       <c r="AP35" s="2"/>
       <c r="AQ35" s="2"/>
       <c r="AR35" s="2"/>
       <c r="AS35" s="2"/>
       <c r="AT35" s="2"/>
       <c r="AU35" s="2"/>
       <c r="AV35" s="2"/>
       <c r="AW35" s="2"/>
       <c r="AX35" s="2"/>
       <c r="AY35" s="2"/>
       <c r="AZ35" s="2"/>
       <c r="BA35" s="2"/>
       <c r="BB35" s="2"/>
       <c r="BC35" s="2"/>
       <c r="BD35" s="2"/>
       <c r="BE35" s="2"/>
       <c r="BF35" s="2"/>
       <c r="BG35" s="2"/>
       <c r="BH35" s="2"/>
       <c r="BI35" s="2"/>
     </row>
-    <row r="36" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="2"/>
       <c r="C36" s="117"/>
       <c r="D36" s="108"/>
       <c r="E36" s="108"/>
       <c r="F36" s="108"/>
       <c r="G36" s="108"/>
       <c r="H36" s="108"/>
       <c r="I36" s="108"/>
       <c r="J36" s="108"/>
       <c r="K36" s="108"/>
       <c r="L36" s="108"/>
       <c r="M36" s="108"/>
       <c r="N36" s="108"/>
       <c r="O36" s="108"/>
       <c r="P36" s="108"/>
       <c r="Q36" s="108"/>
       <c r="R36" s="108"/>
       <c r="S36" s="108"/>
       <c r="T36" s="108"/>
       <c r="U36" s="108"/>
       <c r="W36" s="17"/>
       <c r="X36" s="100"/>
       <c r="Y36" s="2"/>
       <c r="Z36" s="120"/>
       <c r="AA36" s="28"/>
@@ -26044,51 +26042,51 @@
       <c r="AL36" s="2"/>
       <c r="AM36" s="2"/>
       <c r="AN36" s="2"/>
       <c r="AO36" s="2"/>
       <c r="AP36" s="2"/>
       <c r="AQ36" s="2"/>
       <c r="AR36" s="2"/>
       <c r="AS36" s="2"/>
       <c r="AT36" s="2"/>
       <c r="AU36" s="2"/>
       <c r="AV36" s="2"/>
       <c r="AW36" s="2"/>
       <c r="AX36" s="2"/>
       <c r="AY36" s="2"/>
       <c r="AZ36" s="2"/>
       <c r="BA36" s="2"/>
       <c r="BB36" s="2"/>
       <c r="BC36" s="2"/>
       <c r="BD36" s="2"/>
       <c r="BE36" s="2"/>
       <c r="BF36" s="2"/>
       <c r="BG36" s="2"/>
       <c r="BH36" s="2"/>
       <c r="BI36" s="2"/>
     </row>
-    <row r="37" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="2"/>
       <c r="C37" s="64" t="s">
         <v>28</v>
       </c>
       <c r="D37" s="69"/>
       <c r="E37" s="69">
         <v>4535</v>
       </c>
       <c r="F37" s="69"/>
       <c r="G37" s="69">
         <v>4586</v>
       </c>
       <c r="H37" s="69"/>
       <c r="I37" s="69">
         <v>3466</v>
       </c>
       <c r="J37" s="69"/>
       <c r="K37" s="69">
         <v>3253</v>
       </c>
       <c r="L37" s="69"/>
       <c r="M37" s="69">
         <v>3171</v>
       </c>
       <c r="N37" s="69"/>
@@ -26125,51 +26123,51 @@
       <c r="AL37" s="2"/>
       <c r="AM37" s="2"/>
       <c r="AN37" s="2"/>
       <c r="AO37" s="2"/>
       <c r="AP37" s="2"/>
       <c r="AQ37" s="2"/>
       <c r="AR37" s="2"/>
       <c r="AS37" s="2"/>
       <c r="AT37" s="2"/>
       <c r="AU37" s="2"/>
       <c r="AV37" s="2"/>
       <c r="AW37" s="2"/>
       <c r="AX37" s="2"/>
       <c r="AY37" s="2"/>
       <c r="AZ37" s="2"/>
       <c r="BA37" s="2"/>
       <c r="BB37" s="2"/>
       <c r="BC37" s="2"/>
       <c r="BD37" s="2"/>
       <c r="BE37" s="2"/>
       <c r="BF37" s="2"/>
       <c r="BG37" s="2"/>
       <c r="BH37" s="2"/>
       <c r="BI37" s="2"/>
     </row>
-    <row r="38" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="2"/>
       <c r="C38" s="99" t="s">
         <v>80</v>
       </c>
       <c r="D38" s="101"/>
       <c r="E38" s="101">
         <v>3342</v>
       </c>
       <c r="F38" s="101"/>
       <c r="G38" s="101">
         <v>3025</v>
       </c>
       <c r="H38" s="101"/>
       <c r="I38" s="101">
         <v>2483</v>
       </c>
       <c r="J38" s="101"/>
       <c r="K38" s="101">
         <v>2354</v>
       </c>
       <c r="L38" s="101"/>
       <c r="M38" s="101">
         <v>2250</v>
       </c>
       <c r="N38" s="101"/>
@@ -26206,51 +26204,51 @@
       <c r="AL38" s="2"/>
       <c r="AM38" s="2"/>
       <c r="AN38" s="2"/>
       <c r="AO38" s="2"/>
       <c r="AP38" s="2"/>
       <c r="AQ38" s="2"/>
       <c r="AR38" s="2"/>
       <c r="AS38" s="2"/>
       <c r="AT38" s="2"/>
       <c r="AU38" s="2"/>
       <c r="AV38" s="2"/>
       <c r="AW38" s="2"/>
       <c r="AX38" s="2"/>
       <c r="AY38" s="2"/>
       <c r="AZ38" s="2"/>
       <c r="BA38" s="2"/>
       <c r="BB38" s="2"/>
       <c r="BC38" s="2"/>
       <c r="BD38" s="2"/>
       <c r="BE38" s="2"/>
       <c r="BF38" s="2"/>
       <c r="BG38" s="2"/>
       <c r="BH38" s="2"/>
       <c r="BI38" s="2"/>
     </row>
-    <row r="39" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="2"/>
       <c r="C39" s="64" t="s">
         <v>20</v>
       </c>
       <c r="D39" s="121"/>
       <c r="E39" s="121">
         <v>105</v>
       </c>
       <c r="F39" s="121"/>
       <c r="G39" s="121">
         <v>100</v>
       </c>
       <c r="H39" s="121"/>
       <c r="I39" s="121">
         <v>96</v>
       </c>
       <c r="J39" s="121"/>
       <c r="K39" s="121">
         <v>92</v>
       </c>
       <c r="L39" s="121"/>
       <c r="M39" s="121">
         <v>92</v>
       </c>
       <c r="N39" s="121"/>
@@ -26287,51 +26285,51 @@
       <c r="AL39" s="2"/>
       <c r="AM39" s="2"/>
       <c r="AN39" s="2"/>
       <c r="AO39" s="2"/>
       <c r="AP39" s="2"/>
       <c r="AQ39" s="2"/>
       <c r="AR39" s="2"/>
       <c r="AS39" s="2"/>
       <c r="AT39" s="2"/>
       <c r="AU39" s="2"/>
       <c r="AV39" s="2"/>
       <c r="AW39" s="2"/>
       <c r="AX39" s="2"/>
       <c r="AY39" s="2"/>
       <c r="AZ39" s="2"/>
       <c r="BA39" s="2"/>
       <c r="BB39" s="2"/>
       <c r="BC39" s="2"/>
       <c r="BD39" s="2"/>
       <c r="BE39" s="2"/>
       <c r="BF39" s="2"/>
       <c r="BG39" s="2"/>
       <c r="BH39" s="2"/>
       <c r="BI39" s="2"/>
     </row>
-    <row r="40" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="2"/>
       <c r="C40" s="64" t="s">
         <v>31</v>
       </c>
       <c r="D40" s="121"/>
       <c r="E40" s="121">
         <v>106</v>
       </c>
       <c r="F40" s="121"/>
       <c r="G40" s="121">
         <v>106</v>
       </c>
       <c r="H40" s="121"/>
       <c r="I40" s="121">
         <v>106</v>
       </c>
       <c r="J40" s="121"/>
       <c r="K40" s="121">
         <v>86</v>
       </c>
       <c r="L40" s="121"/>
       <c r="M40" s="121">
         <v>82</v>
       </c>
       <c r="N40" s="121"/>
@@ -26368,51 +26366,51 @@
       <c r="AL40" s="2"/>
       <c r="AM40" s="2"/>
       <c r="AN40" s="2"/>
       <c r="AO40" s="2"/>
       <c r="AP40" s="2"/>
       <c r="AQ40" s="2"/>
       <c r="AR40" s="2"/>
       <c r="AS40" s="2"/>
       <c r="AT40" s="2"/>
       <c r="AU40" s="2"/>
       <c r="AV40" s="2"/>
       <c r="AW40" s="2"/>
       <c r="AX40" s="2"/>
       <c r="AY40" s="2"/>
       <c r="AZ40" s="2"/>
       <c r="BA40" s="2"/>
       <c r="BB40" s="2"/>
       <c r="BC40" s="2"/>
       <c r="BD40" s="2"/>
       <c r="BE40" s="2"/>
       <c r="BF40" s="2"/>
       <c r="BG40" s="2"/>
       <c r="BH40" s="2"/>
       <c r="BI40" s="2"/>
     </row>
-    <row r="41" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="2"/>
       <c r="C41" s="64" t="s">
         <v>29</v>
       </c>
       <c r="D41" s="121"/>
       <c r="E41" s="121">
         <v>82</v>
       </c>
       <c r="F41" s="121"/>
       <c r="G41" s="121">
         <v>65</v>
       </c>
       <c r="H41" s="121"/>
       <c r="I41" s="121">
         <v>46</v>
       </c>
       <c r="J41" s="121"/>
       <c r="K41" s="121">
         <v>44</v>
       </c>
       <c r="L41" s="121"/>
       <c r="M41" s="121">
         <v>43</v>
       </c>
       <c r="N41" s="121"/>
@@ -26447,415 +26445,415 @@
       <c r="AL41" s="2"/>
       <c r="AM41" s="2"/>
       <c r="AN41" s="2"/>
       <c r="AO41" s="2"/>
       <c r="AP41" s="2"/>
       <c r="AQ41" s="2"/>
       <c r="AR41" s="2"/>
       <c r="AS41" s="2"/>
       <c r="AT41" s="2"/>
       <c r="AU41" s="2"/>
       <c r="AV41" s="2"/>
       <c r="AW41" s="2"/>
       <c r="AX41" s="2"/>
       <c r="AY41" s="2"/>
       <c r="AZ41" s="2"/>
       <c r="BA41" s="2"/>
       <c r="BB41" s="2"/>
       <c r="BC41" s="2"/>
       <c r="BD41" s="2"/>
       <c r="BE41" s="2"/>
       <c r="BF41" s="2"/>
       <c r="BG41" s="2"/>
       <c r="BH41" s="2"/>
       <c r="BI41" s="2"/>
     </row>
-    <row r="42" spans="1:61" ht="16.8" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:61" ht="16.5" x14ac:dyDescent="0.25">
       <c r="C42" s="64" t="s">
         <v>30</v>
       </c>
       <c r="D42" s="121"/>
       <c r="E42" s="121">
         <v>47</v>
       </c>
       <c r="F42" s="121"/>
       <c r="G42" s="121">
         <v>43</v>
       </c>
       <c r="H42" s="121"/>
       <c r="I42" s="121">
         <v>43</v>
       </c>
       <c r="J42" s="121"/>
       <c r="K42" s="121">
         <v>44</v>
       </c>
       <c r="L42" s="121"/>
       <c r="M42" s="121">
         <v>35</v>
       </c>
       <c r="N42" s="121"/>
       <c r="O42" s="121">
         <v>30</v>
       </c>
       <c r="P42" s="121"/>
       <c r="Q42" s="121">
         <v>33</v>
       </c>
       <c r="R42" s="121"/>
       <c r="S42" s="121">
         <v>31</v>
       </c>
       <c r="T42" s="121"/>
       <c r="U42" s="121">
         <v>26</v>
       </c>
     </row>
-    <row r="43" spans="1:61" ht="16.8" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:61" ht="16.5" x14ac:dyDescent="0.25">
       <c r="C43" s="64" t="s">
         <v>86</v>
       </c>
       <c r="D43" s="121"/>
       <c r="E43" s="121">
         <v>2</v>
       </c>
       <c r="F43" s="121"/>
       <c r="G43" s="121">
         <v>4</v>
       </c>
       <c r="H43" s="121"/>
       <c r="I43" s="121">
         <v>4</v>
       </c>
       <c r="J43" s="121"/>
       <c r="K43" s="121">
         <v>-1</v>
       </c>
       <c r="L43" s="121"/>
       <c r="M43" s="121">
         <v>-1</v>
       </c>
       <c r="N43" s="121"/>
       <c r="O43" s="121">
         <v>3</v>
       </c>
       <c r="P43" s="121"/>
       <c r="Q43" s="121">
         <v>1</v>
       </c>
       <c r="R43" s="121"/>
       <c r="S43" s="121">
         <v>2</v>
       </c>
       <c r="T43" s="121"/>
       <c r="U43" s="121">
         <v>3</v>
       </c>
     </row>
-    <row r="44" spans="1:61" ht="16.8" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:61" ht="16.5" x14ac:dyDescent="0.25">
       <c r="C44" s="64" t="s">
         <v>109</v>
       </c>
       <c r="D44" s="123"/>
       <c r="E44" s="123">
         <v>0</v>
       </c>
       <c r="F44" s="123"/>
       <c r="G44" s="123">
         <v>0</v>
       </c>
       <c r="H44" s="121"/>
       <c r="I44" s="121">
         <v>0</v>
       </c>
       <c r="J44" s="121"/>
       <c r="K44" s="121">
         <v>0</v>
       </c>
       <c r="L44" s="121"/>
       <c r="M44" s="121">
         <v>4</v>
       </c>
       <c r="N44" s="121"/>
       <c r="O44" s="121">
         <v>0</v>
       </c>
       <c r="P44" s="121"/>
       <c r="Q44" s="121">
         <v>0</v>
       </c>
       <c r="R44" s="121"/>
       <c r="S44" s="121">
         <v>0</v>
       </c>
       <c r="T44" s="121"/>
       <c r="U44" s="121">
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="1:61" ht="16.8" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:61" ht="16.5" x14ac:dyDescent="0.25">
       <c r="C45" s="109" t="s">
         <v>18</v>
       </c>
       <c r="D45" s="104"/>
       <c r="E45" s="104">
         <v>851</v>
       </c>
       <c r="F45" s="104"/>
       <c r="G45" s="104">
         <v>1243</v>
       </c>
       <c r="H45" s="104"/>
       <c r="I45" s="104">
         <v>688</v>
       </c>
       <c r="J45" s="104"/>
       <c r="K45" s="104">
         <v>634</v>
       </c>
       <c r="L45" s="104"/>
       <c r="M45" s="104">
         <v>666</v>
       </c>
       <c r="N45" s="104"/>
       <c r="O45" s="104">
         <v>602</v>
       </c>
       <c r="P45" s="104"/>
       <c r="Q45" s="104">
         <v>583</v>
       </c>
       <c r="R45" s="104"/>
       <c r="S45" s="104">
         <v>535</v>
       </c>
       <c r="T45" s="104"/>
       <c r="U45" s="104">
         <v>562</v>
       </c>
     </row>
-    <row r="46" spans="1:61" ht="19.2" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:61" ht="18" x14ac:dyDescent="0.25">
       <c r="C46" s="64" t="s">
         <v>157</v>
       </c>
       <c r="D46" s="124"/>
       <c r="E46" s="125">
         <v>133</v>
       </c>
       <c r="F46" s="124"/>
       <c r="G46" s="125">
         <v>105</v>
       </c>
       <c r="H46" s="72"/>
       <c r="I46" s="72">
         <v>89</v>
       </c>
       <c r="K46" s="72">
         <v>82</v>
       </c>
       <c r="M46" s="72">
         <v>76</v>
       </c>
       <c r="O46" s="72">
         <v>69</v>
       </c>
       <c r="Q46" s="72">
         <v>62</v>
       </c>
       <c r="S46" s="72">
         <v>58</v>
       </c>
       <c r="T46" s="72"/>
       <c r="U46" s="72">
         <v>55</v>
       </c>
     </row>
-    <row r="47" spans="1:61" ht="16.8" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:61" ht="16.5" x14ac:dyDescent="0.25">
       <c r="C47" s="64" t="s">
         <v>15</v>
       </c>
       <c r="D47" s="69"/>
       <c r="E47" s="101">
         <v>76</v>
       </c>
       <c r="F47" s="101"/>
       <c r="G47" s="101">
         <v>97</v>
       </c>
       <c r="H47" s="101"/>
       <c r="I47" s="101">
         <v>74</v>
       </c>
       <c r="J47" s="101"/>
       <c r="K47" s="101">
         <v>70</v>
       </c>
       <c r="L47" s="101"/>
       <c r="M47" s="101">
         <v>97</v>
       </c>
       <c r="N47" s="101"/>
       <c r="O47" s="101">
         <v>107</v>
       </c>
       <c r="P47" s="101"/>
       <c r="Q47" s="101">
         <v>86</v>
       </c>
       <c r="R47" s="101"/>
       <c r="S47" s="101">
         <v>74</v>
       </c>
       <c r="T47" s="101"/>
       <c r="U47" s="101">
         <v>83</v>
       </c>
     </row>
-    <row r="48" spans="1:61" ht="16.8" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:61" ht="16.5" x14ac:dyDescent="0.25">
       <c r="C48" s="64" t="s">
         <v>17</v>
       </c>
       <c r="D48" s="101"/>
       <c r="E48" s="101">
         <v>19</v>
       </c>
       <c r="F48" s="101"/>
       <c r="G48" s="101">
         <v>19</v>
       </c>
       <c r="H48" s="101"/>
       <c r="I48" s="101">
         <v>20</v>
       </c>
       <c r="J48" s="101"/>
       <c r="K48" s="101">
         <v>18</v>
       </c>
       <c r="L48" s="101"/>
       <c r="M48" s="101">
         <v>26</v>
       </c>
       <c r="N48" s="101"/>
       <c r="O48" s="101">
         <v>20</v>
       </c>
       <c r="P48" s="101"/>
       <c r="Q48" s="101">
         <v>20</v>
       </c>
       <c r="R48" s="101"/>
       <c r="S48" s="101">
         <v>23</v>
       </c>
       <c r="T48" s="101"/>
       <c r="U48" s="101">
         <v>16</v>
       </c>
     </row>
-    <row r="49" spans="3:22" ht="19.2" x14ac:dyDescent="0.3">
+    <row r="49" spans="3:22" ht="18" x14ac:dyDescent="0.25">
       <c r="C49" s="64" t="s">
         <v>177</v>
       </c>
       <c r="D49" s="101"/>
       <c r="E49" s="101">
         <v>8</v>
       </c>
       <c r="F49" s="101"/>
       <c r="G49" s="101">
         <v>7</v>
       </c>
       <c r="H49" s="101"/>
       <c r="I49" s="101">
         <v>7</v>
       </c>
       <c r="J49" s="101"/>
       <c r="K49" s="101">
         <v>7</v>
       </c>
       <c r="L49" s="101"/>
       <c r="M49" s="101">
         <v>7</v>
       </c>
       <c r="N49" s="101"/>
       <c r="O49" s="101">
         <v>25</v>
       </c>
       <c r="P49" s="101"/>
       <c r="Q49" s="101">
         <v>8</v>
       </c>
       <c r="R49" s="101"/>
       <c r="S49" s="101">
         <v>7</v>
       </c>
       <c r="T49" s="101"/>
       <c r="U49" s="101">
         <v>9</v>
       </c>
     </row>
-    <row r="50" spans="3:22" ht="16.8" x14ac:dyDescent="0.3">
+    <row r="50" spans="3:22" ht="16.5" x14ac:dyDescent="0.25">
       <c r="C50" s="64" t="s">
         <v>132</v>
       </c>
       <c r="D50" s="102"/>
       <c r="E50" s="102">
         <v>79</v>
       </c>
       <c r="F50" s="102"/>
       <c r="G50" s="102">
         <v>538</v>
       </c>
       <c r="H50" s="102"/>
       <c r="I50" s="102">
         <v>72</v>
       </c>
       <c r="J50" s="102"/>
       <c r="K50" s="102">
         <v>43</v>
       </c>
       <c r="L50" s="102"/>
       <c r="M50" s="102">
         <v>37</v>
       </c>
       <c r="N50" s="102"/>
       <c r="O50" s="102">
         <v>22</v>
       </c>
       <c r="P50" s="102"/>
       <c r="Q50" s="102">
         <v>37</v>
       </c>
       <c r="R50" s="102"/>
       <c r="S50" s="102">
         <v>10</v>
       </c>
       <c r="T50" s="102"/>
       <c r="U50" s="102">
         <v>35</v>
       </c>
     </row>
-    <row r="51" spans="3:22" ht="16.8" x14ac:dyDescent="0.3">
+    <row r="51" spans="3:22" ht="16.5" x14ac:dyDescent="0.25">
       <c r="C51" s="109" t="s">
         <v>32</v>
       </c>
       <c r="D51" s="104"/>
       <c r="E51" s="104">
         <v>536</v>
       </c>
       <c r="F51" s="104"/>
       <c r="G51" s="104">
         <v>477</v>
       </c>
       <c r="H51" s="104"/>
       <c r="I51" s="104">
         <v>426</v>
       </c>
       <c r="J51" s="104"/>
       <c r="K51" s="104">
         <v>413</v>
       </c>
       <c r="L51" s="104"/>
       <c r="M51" s="104">
         <v>422</v>
       </c>
       <c r="N51" s="104"/>
       <c r="O51" s="104">
@@ -26926,156 +26924,156 @@
       <c r="M56" s="31"/>
       <c r="N56" s="31"/>
       <c r="O56" s="31"/>
       <c r="P56" s="31"/>
       <c r="Q56" s="31"/>
       <c r="R56" s="31"/>
       <c r="S56" s="31"/>
       <c r="T56" s="31"/>
       <c r="U56" s="31"/>
       <c r="V56" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="R6:S6"/>
     <mergeCell ref="T6:U6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="N6:O6"/>
     <mergeCell ref="P6:Q6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.1" right="0.1" top="0.1" bottom="0.1" header="0.1" footer="0.1"/>
-  <pageSetup scale="54" orientation="landscape" cellComments="asDisplayed" r:id="rId1"/>
+  <pageSetup scale="53" orientation="landscape" cellComments="asDisplayed" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;R&amp;G&amp;K00+000   __</oddHeader>
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{258D9CA1-B132-4CEB-97E3-58F7CFC7325B}">
   <sheetPr>
     <tabColor theme="6"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BI63"/>
   <sheetViews>
-    <sheetView showGridLines="0" showWhiteSpace="0" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="112" zoomScaleSheetLayoutView="70" zoomScalePageLayoutView="60" workbookViewId="0"/>
+    <sheetView showGridLines="0" showWhiteSpace="0" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="112" zoomScaleSheetLayoutView="85" zoomScalePageLayoutView="60" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.33203125" style="2"/>
-[...32 lines deleted...]
-    <col min="61" max="16384" width="9.33203125" style="2"/>
+    <col min="1" max="1" width="9.28515625" style="2"/>
+    <col min="2" max="2" width="2.7109375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="60.85546875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="9.7109375" style="2" customWidth="1"/>
+    <col min="5" max="5" width="11.28515625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="9.7109375" style="2" customWidth="1"/>
+    <col min="7" max="7" width="11.28515625" style="2" customWidth="1"/>
+    <col min="8" max="8" width="9.7109375" style="2" customWidth="1"/>
+    <col min="9" max="9" width="11.28515625" style="2" customWidth="1"/>
+    <col min="10" max="10" width="9.7109375" style="2" customWidth="1"/>
+    <col min="11" max="11" width="11.28515625" style="2" customWidth="1"/>
+    <col min="12" max="12" width="9.7109375" style="2" customWidth="1"/>
+    <col min="13" max="13" width="11.28515625" style="2" customWidth="1"/>
+    <col min="14" max="14" width="9.7109375" style="2" customWidth="1"/>
+    <col min="15" max="15" width="11.28515625" style="2" customWidth="1"/>
+    <col min="16" max="16" width="9.7109375" style="2" customWidth="1"/>
+    <col min="17" max="17" width="11.28515625" style="2" customWidth="1"/>
+    <col min="18" max="18" width="9.7109375" style="2" customWidth="1"/>
+    <col min="19" max="19" width="11.28515625" style="2" customWidth="1"/>
+    <col min="20" max="20" width="9.7109375" style="2" customWidth="1"/>
+    <col min="21" max="21" width="11.28515625" style="2" customWidth="1"/>
+    <col min="22" max="22" width="2.7109375" style="2" customWidth="1"/>
+    <col min="23" max="23" width="9.28515625" style="2"/>
+    <col min="24" max="24" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="13.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="26" max="53" width="8.5703125" style="2" customWidth="1"/>
+    <col min="54" max="54" width="9.28515625" style="2"/>
+    <col min="55" max="55" width="2.5703125" style="2" customWidth="1"/>
+    <col min="56" max="56" width="9.28515625" style="2"/>
+    <col min="57" max="57" width="2.5703125" style="2" customWidth="1"/>
+    <col min="58" max="58" width="9.28515625" style="2"/>
+    <col min="59" max="59" width="2.5703125" style="2" customWidth="1"/>
+    <col min="60" max="60" width="9.28515625" style="2" customWidth="1"/>
+    <col min="61" max="16384" width="9.28515625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:61" ht="9.9" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:61" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:61" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:61" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:61" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C3" s="96" t="s">
         <v>100</v>
       </c>
       <c r="D3" s="97"/>
       <c r="E3" s="97"/>
       <c r="F3" s="97"/>
       <c r="G3" s="97"/>
       <c r="H3" s="97"/>
       <c r="I3" s="97"/>
       <c r="J3" s="97"/>
       <c r="K3" s="97"/>
       <c r="L3" s="97"/>
       <c r="M3" s="97"/>
       <c r="N3" s="97"/>
       <c r="O3" s="97"/>
       <c r="P3" s="97"/>
       <c r="Q3" s="97"/>
       <c r="R3" s="97"/>
       <c r="S3" s="97"/>
       <c r="T3" s="97"/>
       <c r="U3" s="97"/>
     </row>
-    <row r="4" spans="1:61" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:61" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C4" s="67" t="s">
         <v>151</v>
       </c>
       <c r="D4" s="98"/>
       <c r="E4" s="98"/>
       <c r="F4" s="98"/>
       <c r="G4" s="98"/>
       <c r="H4" s="98"/>
       <c r="I4" s="98"/>
       <c r="J4" s="98"/>
       <c r="K4" s="98"/>
       <c r="L4" s="98"/>
       <c r="M4" s="98"/>
       <c r="N4" s="98"/>
       <c r="O4" s="98"/>
       <c r="P4" s="98"/>
       <c r="Q4" s="98"/>
       <c r="R4" s="98"/>
       <c r="S4" s="98"/>
       <c r="T4" s="98"/>
       <c r="U4" s="98"/>
     </row>
-    <row r="5" spans="1:61" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:61" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C5" s="98"/>
       <c r="D5" s="98"/>
       <c r="E5" s="98"/>
       <c r="F5" s="98"/>
       <c r="G5" s="98"/>
       <c r="H5" s="98"/>
       <c r="I5" s="98"/>
       <c r="J5" s="98"/>
       <c r="K5" s="98"/>
       <c r="L5" s="98"/>
       <c r="M5" s="98"/>
       <c r="N5" s="98"/>
       <c r="O5" s="98"/>
       <c r="P5" s="98"/>
       <c r="Q5" s="98"/>
       <c r="R5" s="98"/>
       <c r="S5" s="98"/>
       <c r="T5" s="98"/>
       <c r="U5" s="98"/>
     </row>
     <row r="6" spans="1:61" s="130" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="129"/>
       <c r="C6" s="131" t="s">
         <v>115</v>
       </c>
@@ -27094,54 +27092,54 @@
       <c r="J6" s="224" t="s">
         <v>110</v>
       </c>
       <c r="K6" s="225"/>
       <c r="L6" s="224" t="s">
         <v>107</v>
       </c>
       <c r="M6" s="225"/>
       <c r="N6" s="224" t="s">
         <v>102</v>
       </c>
       <c r="O6" s="225"/>
       <c r="P6" s="224" t="s">
         <v>101</v>
       </c>
       <c r="Q6" s="225"/>
       <c r="R6" s="224" t="s">
         <v>90</v>
       </c>
       <c r="S6" s="225"/>
       <c r="T6" s="224" t="s">
         <v>88</v>
       </c>
       <c r="U6" s="225"/>
     </row>
-    <row r="7" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="2"/>
       <c r="C7" s="64" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="D7" s="69"/>
       <c r="E7" s="69">
         <v>301</v>
       </c>
       <c r="F7" s="69"/>
       <c r="G7" s="69">
         <v>-30</v>
       </c>
       <c r="H7" s="69"/>
       <c r="I7" s="69">
         <v>273</v>
       </c>
       <c r="J7" s="69"/>
       <c r="K7" s="69">
         <v>319</v>
       </c>
       <c r="L7" s="69"/>
       <c r="M7" s="69">
         <v>271</v>
       </c>
       <c r="N7" s="69"/>
       <c r="O7" s="69">
         <v>255</v>
       </c>
@@ -27173,51 +27171,51 @@
       <c r="AL7" s="2"/>
       <c r="AM7" s="2"/>
       <c r="AN7" s="2"/>
       <c r="AO7" s="2"/>
       <c r="AP7" s="2"/>
       <c r="AQ7" s="2"/>
       <c r="AR7" s="2"/>
       <c r="AS7" s="2"/>
       <c r="AT7" s="2"/>
       <c r="AU7" s="2"/>
       <c r="AV7" s="2"/>
       <c r="AW7" s="2"/>
       <c r="AX7" s="2"/>
       <c r="AY7" s="2"/>
       <c r="AZ7" s="2"/>
       <c r="BA7" s="2"/>
       <c r="BB7" s="2"/>
       <c r="BC7" s="2"/>
       <c r="BD7" s="2"/>
       <c r="BE7" s="2"/>
       <c r="BF7" s="2"/>
       <c r="BG7" s="2"/>
       <c r="BH7" s="2"/>
       <c r="BI7" s="2"/>
     </row>
-    <row r="8" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="2"/>
       <c r="C8" s="64" t="s">
         <v>31</v>
       </c>
       <c r="D8" s="121"/>
       <c r="E8" s="121">
         <v>106</v>
       </c>
       <c r="F8" s="121"/>
       <c r="G8" s="121">
         <v>106</v>
       </c>
       <c r="H8" s="121"/>
       <c r="I8" s="121">
         <v>106</v>
       </c>
       <c r="J8" s="121"/>
       <c r="K8" s="121">
         <v>86</v>
       </c>
       <c r="L8" s="121"/>
       <c r="M8" s="121">
         <v>82</v>
       </c>
       <c r="N8" s="121"/>
@@ -27252,54 +27250,54 @@
       <c r="AL8" s="2"/>
       <c r="AM8" s="2"/>
       <c r="AN8" s="2"/>
       <c r="AO8" s="2"/>
       <c r="AP8" s="2"/>
       <c r="AQ8" s="2"/>
       <c r="AR8" s="2"/>
       <c r="AS8" s="2"/>
       <c r="AT8" s="2"/>
       <c r="AU8" s="2"/>
       <c r="AV8" s="2"/>
       <c r="AW8" s="2"/>
       <c r="AX8" s="2"/>
       <c r="AY8" s="2"/>
       <c r="AZ8" s="2"/>
       <c r="BA8" s="2"/>
       <c r="BB8" s="2"/>
       <c r="BC8" s="2"/>
       <c r="BD8" s="2"/>
       <c r="BE8" s="2"/>
       <c r="BF8" s="2"/>
       <c r="BG8" s="2"/>
       <c r="BH8" s="2"/>
       <c r="BI8" s="2"/>
     </row>
-    <row r="9" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="2"/>
       <c r="C9" s="64" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="D9" s="121"/>
       <c r="E9" s="121">
         <v>97</v>
       </c>
       <c r="F9" s="121"/>
       <c r="G9" s="121">
         <v>-5</v>
       </c>
       <c r="H9" s="121"/>
       <c r="I9" s="121">
         <v>96</v>
       </c>
       <c r="J9" s="121"/>
       <c r="K9" s="121">
         <v>99</v>
       </c>
       <c r="L9" s="121"/>
       <c r="M9" s="121">
         <v>71</v>
       </c>
       <c r="N9" s="121"/>
       <c r="O9" s="121">
         <v>92</v>
       </c>
@@ -27331,51 +27329,51 @@
       <c r="AL9" s="2"/>
       <c r="AM9" s="2"/>
       <c r="AN9" s="2"/>
       <c r="AO9" s="2"/>
       <c r="AP9" s="2"/>
       <c r="AQ9" s="2"/>
       <c r="AR9" s="2"/>
       <c r="AS9" s="2"/>
       <c r="AT9" s="2"/>
       <c r="AU9" s="2"/>
       <c r="AV9" s="2"/>
       <c r="AW9" s="2"/>
       <c r="AX9" s="2"/>
       <c r="AY9" s="2"/>
       <c r="AZ9" s="2"/>
       <c r="BA9" s="2"/>
       <c r="BB9" s="2"/>
       <c r="BC9" s="2"/>
       <c r="BD9" s="2"/>
       <c r="BE9" s="2"/>
       <c r="BF9" s="2"/>
       <c r="BG9" s="2"/>
       <c r="BH9" s="2"/>
       <c r="BI9" s="2"/>
     </row>
-    <row r="10" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="2"/>
       <c r="C10" s="64" t="s">
         <v>20</v>
       </c>
       <c r="D10" s="121"/>
       <c r="E10" s="121">
         <v>105</v>
       </c>
       <c r="F10" s="121"/>
       <c r="G10" s="121">
         <v>100</v>
       </c>
       <c r="H10" s="121"/>
       <c r="I10" s="121">
         <v>96</v>
       </c>
       <c r="J10" s="121"/>
       <c r="K10" s="121">
         <v>92</v>
       </c>
       <c r="L10" s="121"/>
       <c r="M10" s="121">
         <v>92</v>
       </c>
       <c r="N10" s="121"/>
@@ -27410,51 +27408,51 @@
       <c r="AL10" s="2"/>
       <c r="AM10" s="2"/>
       <c r="AN10" s="2"/>
       <c r="AO10" s="2"/>
       <c r="AP10" s="2"/>
       <c r="AQ10" s="2"/>
       <c r="AR10" s="2"/>
       <c r="AS10" s="2"/>
       <c r="AT10" s="2"/>
       <c r="AU10" s="2"/>
       <c r="AV10" s="2"/>
       <c r="AW10" s="2"/>
       <c r="AX10" s="2"/>
       <c r="AY10" s="2"/>
       <c r="AZ10" s="2"/>
       <c r="BA10" s="2"/>
       <c r="BB10" s="2"/>
       <c r="BC10" s="2"/>
       <c r="BD10" s="2"/>
       <c r="BE10" s="2"/>
       <c r="BF10" s="2"/>
       <c r="BG10" s="2"/>
       <c r="BH10" s="2"/>
       <c r="BI10" s="2"/>
     </row>
-    <row r="11" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="2"/>
       <c r="C11" s="64" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="121"/>
       <c r="E11" s="121">
         <v>82</v>
       </c>
       <c r="F11" s="121"/>
       <c r="G11" s="121">
         <v>65</v>
       </c>
       <c r="H11" s="121"/>
       <c r="I11" s="121">
         <v>46</v>
       </c>
       <c r="J11" s="121"/>
       <c r="K11" s="121">
         <v>44</v>
       </c>
       <c r="L11" s="121"/>
       <c r="M11" s="121">
         <v>43</v>
       </c>
       <c r="N11" s="121"/>
@@ -27489,51 +27487,51 @@
       <c r="AL11" s="2"/>
       <c r="AM11" s="2"/>
       <c r="AN11" s="2"/>
       <c r="AO11" s="2"/>
       <c r="AP11" s="2"/>
       <c r="AQ11" s="2"/>
       <c r="AR11" s="2"/>
       <c r="AS11" s="2"/>
       <c r="AT11" s="2"/>
       <c r="AU11" s="2"/>
       <c r="AV11" s="2"/>
       <c r="AW11" s="2"/>
       <c r="AX11" s="2"/>
       <c r="AY11" s="2"/>
       <c r="AZ11" s="2"/>
       <c r="BA11" s="2"/>
       <c r="BB11" s="2"/>
       <c r="BC11" s="2"/>
       <c r="BD11" s="2"/>
       <c r="BE11" s="2"/>
       <c r="BF11" s="2"/>
       <c r="BG11" s="2"/>
       <c r="BH11" s="2"/>
       <c r="BI11" s="2"/>
     </row>
-    <row r="12" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="2"/>
       <c r="C12" s="109" t="s">
         <v>92</v>
       </c>
       <c r="D12" s="132"/>
       <c r="E12" s="132">
         <v>691</v>
       </c>
       <c r="F12" s="132"/>
       <c r="G12" s="132">
         <v>237</v>
       </c>
       <c r="H12" s="132"/>
       <c r="I12" s="132">
         <v>617</v>
       </c>
       <c r="J12" s="132"/>
       <c r="K12" s="132">
         <v>639</v>
       </c>
       <c r="L12" s="132"/>
       <c r="M12" s="132">
         <v>558</v>
       </c>
       <c r="N12" s="132"/>
@@ -27568,51 +27566,51 @@
       <c r="AL12" s="2"/>
       <c r="AM12" s="2"/>
       <c r="AN12" s="2"/>
       <c r="AO12" s="2"/>
       <c r="AP12" s="2"/>
       <c r="AQ12" s="2"/>
       <c r="AR12" s="2"/>
       <c r="AS12" s="2"/>
       <c r="AT12" s="2"/>
       <c r="AU12" s="2"/>
       <c r="AV12" s="2"/>
       <c r="AW12" s="2"/>
       <c r="AX12" s="2"/>
       <c r="AY12" s="2"/>
       <c r="AZ12" s="2"/>
       <c r="BA12" s="2"/>
       <c r="BB12" s="2"/>
       <c r="BC12" s="2"/>
       <c r="BD12" s="2"/>
       <c r="BE12" s="2"/>
       <c r="BF12" s="2"/>
       <c r="BG12" s="2"/>
       <c r="BH12" s="2"/>
       <c r="BI12" s="2"/>
     </row>
-    <row r="13" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="2"/>
       <c r="C13" s="64" t="s">
         <v>177</v>
       </c>
       <c r="D13" s="133"/>
       <c r="E13" s="133">
         <v>0</v>
       </c>
       <c r="F13" s="133"/>
       <c r="G13" s="133">
         <v>0</v>
       </c>
       <c r="H13" s="133"/>
       <c r="I13" s="133">
         <v>0</v>
       </c>
       <c r="J13" s="133"/>
       <c r="K13" s="133">
         <v>0</v>
       </c>
       <c r="L13" s="133"/>
       <c r="M13" s="133">
         <v>0</v>
       </c>
       <c r="N13" s="133"/>
@@ -27647,51 +27645,51 @@
       <c r="AL13" s="2"/>
       <c r="AM13" s="2"/>
       <c r="AN13" s="2"/>
       <c r="AO13" s="2"/>
       <c r="AP13" s="2"/>
       <c r="AQ13" s="2"/>
       <c r="AR13" s="2"/>
       <c r="AS13" s="2"/>
       <c r="AT13" s="2"/>
       <c r="AU13" s="2"/>
       <c r="AV13" s="2"/>
       <c r="AW13" s="2"/>
       <c r="AX13" s="2"/>
       <c r="AY13" s="2"/>
       <c r="AZ13" s="2"/>
       <c r="BA13" s="2"/>
       <c r="BB13" s="2"/>
       <c r="BC13" s="2"/>
       <c r="BD13" s="2"/>
       <c r="BE13" s="2"/>
       <c r="BF13" s="2"/>
       <c r="BG13" s="2"/>
       <c r="BH13" s="2"/>
       <c r="BI13" s="2"/>
     </row>
-    <row r="14" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="2"/>
       <c r="C14" s="64" t="s">
         <v>132</v>
       </c>
       <c r="D14" s="133"/>
       <c r="E14" s="133">
         <v>79</v>
       </c>
       <c r="F14" s="133"/>
       <c r="G14" s="133">
         <v>538</v>
       </c>
       <c r="H14" s="133"/>
       <c r="I14" s="133">
         <v>72</v>
       </c>
       <c r="J14" s="133"/>
       <c r="K14" s="133">
         <v>43</v>
       </c>
       <c r="L14" s="133"/>
       <c r="M14" s="133">
         <v>37</v>
       </c>
       <c r="N14" s="133"/>
@@ -27726,51 +27724,51 @@
       <c r="AL14" s="2"/>
       <c r="AM14" s="2"/>
       <c r="AN14" s="2"/>
       <c r="AO14" s="2"/>
       <c r="AP14" s="2"/>
       <c r="AQ14" s="2"/>
       <c r="AR14" s="2"/>
       <c r="AS14" s="2"/>
       <c r="AT14" s="2"/>
       <c r="AU14" s="2"/>
       <c r="AV14" s="2"/>
       <c r="AW14" s="2"/>
       <c r="AX14" s="2"/>
       <c r="AY14" s="2"/>
       <c r="AZ14" s="2"/>
       <c r="BA14" s="2"/>
       <c r="BB14" s="2"/>
       <c r="BC14" s="2"/>
       <c r="BD14" s="2"/>
       <c r="BE14" s="2"/>
       <c r="BF14" s="2"/>
       <c r="BG14" s="2"/>
       <c r="BH14" s="2"/>
       <c r="BI14" s="2"/>
     </row>
-    <row r="15" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="2"/>
       <c r="C15" s="64" t="s">
         <v>109</v>
       </c>
       <c r="D15" s="133"/>
       <c r="E15" s="133">
         <v>0</v>
       </c>
       <c r="F15" s="133"/>
       <c r="G15" s="133">
         <v>0</v>
       </c>
       <c r="H15" s="133"/>
       <c r="I15" s="133">
         <v>0</v>
       </c>
       <c r="J15" s="133"/>
       <c r="K15" s="133">
         <v>0</v>
       </c>
       <c r="L15" s="133"/>
       <c r="M15" s="133">
         <v>4</v>
       </c>
       <c r="N15" s="133"/>
@@ -27805,51 +27803,51 @@
       <c r="AL15" s="2"/>
       <c r="AM15" s="2"/>
       <c r="AN15" s="2"/>
       <c r="AO15" s="2"/>
       <c r="AP15" s="2"/>
       <c r="AQ15" s="2"/>
       <c r="AR15" s="2"/>
       <c r="AS15" s="2"/>
       <c r="AT15" s="2"/>
       <c r="AU15" s="2"/>
       <c r="AV15" s="2"/>
       <c r="AW15" s="2"/>
       <c r="AX15" s="2"/>
       <c r="AY15" s="2"/>
       <c r="AZ15" s="2"/>
       <c r="BA15" s="2"/>
       <c r="BB15" s="2"/>
       <c r="BC15" s="2"/>
       <c r="BD15" s="2"/>
       <c r="BE15" s="2"/>
       <c r="BF15" s="2"/>
       <c r="BG15" s="2"/>
       <c r="BH15" s="2"/>
       <c r="BI15" s="2"/>
     </row>
-    <row r="16" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="2"/>
       <c r="C16" s="64" t="s">
         <v>178</v>
       </c>
       <c r="D16" s="133"/>
       <c r="E16" s="133">
         <v>0</v>
       </c>
       <c r="F16" s="133"/>
       <c r="G16" s="133">
         <v>0</v>
       </c>
       <c r="H16" s="133"/>
       <c r="I16" s="133">
         <v>0</v>
       </c>
       <c r="J16" s="133"/>
       <c r="K16" s="133">
         <v>0</v>
       </c>
       <c r="L16" s="133"/>
       <c r="M16" s="133">
         <v>-14</v>
       </c>
       <c r="N16" s="133"/>
@@ -27884,51 +27882,51 @@
       <c r="AL16" s="2"/>
       <c r="AM16" s="2"/>
       <c r="AN16" s="2"/>
       <c r="AO16" s="2"/>
       <c r="AP16" s="2"/>
       <c r="AQ16" s="2"/>
       <c r="AR16" s="2"/>
       <c r="AS16" s="2"/>
       <c r="AT16" s="2"/>
       <c r="AU16" s="2"/>
       <c r="AV16" s="2"/>
       <c r="AW16" s="2"/>
       <c r="AX16" s="2"/>
       <c r="AY16" s="2"/>
       <c r="AZ16" s="2"/>
       <c r="BA16" s="2"/>
       <c r="BB16" s="2"/>
       <c r="BC16" s="2"/>
       <c r="BD16" s="2"/>
       <c r="BE16" s="2"/>
       <c r="BF16" s="2"/>
       <c r="BG16" s="2"/>
       <c r="BH16" s="2"/>
       <c r="BI16" s="2"/>
     </row>
-    <row r="17" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="2"/>
       <c r="C17" s="109" t="s">
         <v>93</v>
       </c>
       <c r="D17" s="132"/>
       <c r="E17" s="132">
         <v>769</v>
       </c>
       <c r="F17" s="132"/>
       <c r="G17" s="132">
         <v>775</v>
       </c>
       <c r="H17" s="132"/>
       <c r="I17" s="132">
         <v>688</v>
       </c>
       <c r="J17" s="132"/>
       <c r="K17" s="132">
         <v>682</v>
       </c>
       <c r="L17" s="132"/>
       <c r="M17" s="132">
         <v>585</v>
       </c>
       <c r="N17" s="132"/>
@@ -27963,51 +27961,51 @@
       <c r="AL17" s="2"/>
       <c r="AM17" s="2"/>
       <c r="AN17" s="2"/>
       <c r="AO17" s="2"/>
       <c r="AP17" s="2"/>
       <c r="AQ17" s="2"/>
       <c r="AR17" s="2"/>
       <c r="AS17" s="2"/>
       <c r="AT17" s="2"/>
       <c r="AU17" s="2"/>
       <c r="AV17" s="2"/>
       <c r="AW17" s="2"/>
       <c r="AX17" s="2"/>
       <c r="AY17" s="2"/>
       <c r="AZ17" s="2"/>
       <c r="BA17" s="2"/>
       <c r="BB17" s="2"/>
       <c r="BC17" s="2"/>
       <c r="BD17" s="2"/>
       <c r="BE17" s="2"/>
       <c r="BF17" s="2"/>
       <c r="BG17" s="2"/>
       <c r="BH17" s="2"/>
       <c r="BI17" s="2"/>
     </row>
-    <row r="18" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="2"/>
       <c r="C18" s="64"/>
       <c r="D18" s="136"/>
       <c r="E18" s="136"/>
       <c r="F18" s="136"/>
       <c r="G18" s="136"/>
       <c r="H18" s="136"/>
       <c r="I18" s="136"/>
       <c r="J18" s="136"/>
       <c r="K18" s="136"/>
       <c r="L18" s="136"/>
       <c r="M18" s="136"/>
       <c r="N18" s="136"/>
       <c r="O18" s="136"/>
       <c r="P18" s="136"/>
       <c r="Q18" s="136"/>
       <c r="R18" s="136"/>
       <c r="S18" s="136"/>
       <c r="T18" s="136"/>
       <c r="U18" s="136"/>
       <c r="X18" s="100"/>
       <c r="Y18" s="2"/>
       <c r="Z18" s="19"/>
       <c r="AB18" s="2"/>
       <c r="AC18" s="2"/>
@@ -28022,51 +28020,51 @@
       <c r="AL18" s="2"/>
       <c r="AM18" s="2"/>
       <c r="AN18" s="2"/>
       <c r="AO18" s="2"/>
       <c r="AP18" s="2"/>
       <c r="AQ18" s="2"/>
       <c r="AR18" s="2"/>
       <c r="AS18" s="2"/>
       <c r="AT18" s="2"/>
       <c r="AU18" s="2"/>
       <c r="AV18" s="2"/>
       <c r="AW18" s="2"/>
       <c r="AX18" s="2"/>
       <c r="AY18" s="2"/>
       <c r="AZ18" s="2"/>
       <c r="BA18" s="2"/>
       <c r="BB18" s="2"/>
       <c r="BC18" s="2"/>
       <c r="BD18" s="2"/>
       <c r="BE18" s="2"/>
       <c r="BF18" s="2"/>
       <c r="BG18" s="2"/>
       <c r="BH18" s="2"/>
       <c r="BI18" s="2"/>
     </row>
-    <row r="19" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="2"/>
       <c r="C19" s="64"/>
       <c r="D19" s="101"/>
       <c r="E19" s="101"/>
       <c r="F19" s="101"/>
       <c r="G19" s="101"/>
       <c r="H19" s="101"/>
       <c r="I19" s="101"/>
       <c r="J19" s="101"/>
       <c r="K19" s="101"/>
       <c r="L19" s="101"/>
       <c r="M19" s="101"/>
       <c r="N19" s="101"/>
       <c r="O19" s="101"/>
       <c r="P19" s="101"/>
       <c r="Q19" s="101"/>
       <c r="R19" s="101"/>
       <c r="S19" s="101"/>
       <c r="T19" s="101"/>
       <c r="U19" s="101"/>
       <c r="X19" s="100"/>
       <c r="Y19" s="2"/>
       <c r="Z19" s="19"/>
       <c r="AB19" s="2"/>
       <c r="AC19" s="2"/>
@@ -28081,54 +28079,54 @@
       <c r="AL19" s="2"/>
       <c r="AM19" s="2"/>
       <c r="AN19" s="2"/>
       <c r="AO19" s="2"/>
       <c r="AP19" s="2"/>
       <c r="AQ19" s="2"/>
       <c r="AR19" s="2"/>
       <c r="AS19" s="2"/>
       <c r="AT19" s="2"/>
       <c r="AU19" s="2"/>
       <c r="AV19" s="2"/>
       <c r="AW19" s="2"/>
       <c r="AX19" s="2"/>
       <c r="AY19" s="2"/>
       <c r="AZ19" s="2"/>
       <c r="BA19" s="2"/>
       <c r="BB19" s="2"/>
       <c r="BC19" s="2"/>
       <c r="BD19" s="2"/>
       <c r="BE19" s="2"/>
       <c r="BF19" s="2"/>
       <c r="BG19" s="2"/>
       <c r="BH19" s="2"/>
       <c r="BI19" s="2"/>
     </row>
-    <row r="20" spans="1:61" s="10" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:61" s="10" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="2"/>
       <c r="C20" s="110" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D20" s="69"/>
       <c r="E20" s="69">
         <v>398</v>
       </c>
       <c r="F20" s="69"/>
       <c r="G20" s="69">
         <v>-34</v>
       </c>
       <c r="H20" s="69"/>
       <c r="I20" s="69">
         <v>369</v>
       </c>
       <c r="J20" s="69"/>
       <c r="K20" s="69">
         <v>417</v>
       </c>
       <c r="L20" s="69"/>
       <c r="M20" s="69">
         <v>341</v>
       </c>
       <c r="N20" s="69"/>
       <c r="O20" s="69">
         <v>347</v>
       </c>
@@ -28162,51 +28160,51 @@
       <c r="AL20" s="2"/>
       <c r="AM20" s="2"/>
       <c r="AN20" s="2"/>
       <c r="AO20" s="2"/>
       <c r="AP20" s="2"/>
       <c r="AQ20" s="2"/>
       <c r="AR20" s="2"/>
       <c r="AS20" s="2"/>
       <c r="AT20" s="2"/>
       <c r="AU20" s="2"/>
       <c r="AV20" s="2"/>
       <c r="AW20" s="2"/>
       <c r="AX20" s="2"/>
       <c r="AY20" s="2"/>
       <c r="AZ20" s="2"/>
       <c r="BA20" s="2"/>
       <c r="BB20" s="2"/>
       <c r="BC20" s="2"/>
       <c r="BD20" s="2"/>
       <c r="BE20" s="2"/>
       <c r="BF20" s="2"/>
       <c r="BG20" s="2"/>
       <c r="BH20" s="2"/>
       <c r="BI20" s="2"/>
     </row>
-    <row r="21" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="2"/>
       <c r="C21" s="64" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="121"/>
       <c r="E21" s="121">
         <v>82</v>
       </c>
       <c r="F21" s="121"/>
       <c r="G21" s="121">
         <v>65</v>
       </c>
       <c r="H21" s="121"/>
       <c r="I21" s="121">
         <v>46</v>
       </c>
       <c r="J21" s="121"/>
       <c r="K21" s="121">
         <v>44</v>
       </c>
       <c r="L21" s="121"/>
       <c r="M21" s="121">
         <v>43</v>
       </c>
       <c r="N21" s="121"/>
@@ -28241,51 +28239,51 @@
       <c r="AL21" s="2"/>
       <c r="AM21" s="2"/>
       <c r="AN21" s="2"/>
       <c r="AO21" s="2"/>
       <c r="AP21" s="2"/>
       <c r="AQ21" s="2"/>
       <c r="AR21" s="2"/>
       <c r="AS21" s="2"/>
       <c r="AT21" s="2"/>
       <c r="AU21" s="2"/>
       <c r="AV21" s="2"/>
       <c r="AW21" s="2"/>
       <c r="AX21" s="2"/>
       <c r="AY21" s="2"/>
       <c r="AZ21" s="2"/>
       <c r="BA21" s="2"/>
       <c r="BB21" s="2"/>
       <c r="BC21" s="2"/>
       <c r="BD21" s="2"/>
       <c r="BE21" s="2"/>
       <c r="BF21" s="2"/>
       <c r="BG21" s="2"/>
       <c r="BH21" s="2"/>
       <c r="BI21" s="2"/>
     </row>
-    <row r="22" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="2"/>
       <c r="C22" s="64" t="s">
         <v>158</v>
       </c>
       <c r="D22" s="121"/>
       <c r="E22" s="121">
         <v>0</v>
       </c>
       <c r="F22" s="121"/>
       <c r="G22" s="121">
         <v>0</v>
       </c>
       <c r="H22" s="121"/>
       <c r="I22" s="121">
         <v>0</v>
       </c>
       <c r="J22" s="121"/>
       <c r="K22" s="121">
         <v>0</v>
       </c>
       <c r="L22" s="121"/>
       <c r="M22" s="121">
         <v>0</v>
       </c>
       <c r="N22" s="121"/>
@@ -28320,51 +28318,51 @@
       <c r="AL22" s="2"/>
       <c r="AM22" s="2"/>
       <c r="AN22" s="2"/>
       <c r="AO22" s="2"/>
       <c r="AP22" s="2"/>
       <c r="AQ22" s="2"/>
       <c r="AR22" s="2"/>
       <c r="AS22" s="2"/>
       <c r="AT22" s="2"/>
       <c r="AU22" s="2"/>
       <c r="AV22" s="2"/>
       <c r="AW22" s="2"/>
       <c r="AX22" s="2"/>
       <c r="AY22" s="2"/>
       <c r="AZ22" s="2"/>
       <c r="BA22" s="2"/>
       <c r="BB22" s="2"/>
       <c r="BC22" s="2"/>
       <c r="BD22" s="2"/>
       <c r="BE22" s="2"/>
       <c r="BF22" s="2"/>
       <c r="BG22" s="2"/>
       <c r="BH22" s="2"/>
       <c r="BI22" s="2"/>
     </row>
-    <row r="23" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="2"/>
       <c r="C23" s="64" t="s">
         <v>16</v>
       </c>
       <c r="D23" s="121"/>
       <c r="E23" s="121">
         <v>79</v>
       </c>
       <c r="F23" s="121"/>
       <c r="G23" s="121">
         <v>538</v>
       </c>
       <c r="H23" s="121"/>
       <c r="I23" s="121">
         <v>75</v>
       </c>
       <c r="J23" s="121"/>
       <c r="K23" s="121">
         <v>49</v>
       </c>
       <c r="L23" s="121"/>
       <c r="M23" s="121">
         <v>37</v>
       </c>
       <c r="N23" s="121"/>
@@ -28399,51 +28397,51 @@
       <c r="AL23" s="2"/>
       <c r="AM23" s="2"/>
       <c r="AN23" s="2"/>
       <c r="AO23" s="2"/>
       <c r="AP23" s="2"/>
       <c r="AQ23" s="2"/>
       <c r="AR23" s="2"/>
       <c r="AS23" s="2"/>
       <c r="AT23" s="2"/>
       <c r="AU23" s="2"/>
       <c r="AV23" s="2"/>
       <c r="AW23" s="2"/>
       <c r="AX23" s="2"/>
       <c r="AY23" s="2"/>
       <c r="AZ23" s="2"/>
       <c r="BA23" s="2"/>
       <c r="BB23" s="2"/>
       <c r="BC23" s="2"/>
       <c r="BD23" s="2"/>
       <c r="BE23" s="2"/>
       <c r="BF23" s="2"/>
       <c r="BG23" s="2"/>
       <c r="BH23" s="2"/>
       <c r="BI23" s="2"/>
     </row>
-    <row r="24" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="2"/>
       <c r="C24" s="64" t="s">
         <v>178</v>
       </c>
       <c r="D24" s="121"/>
       <c r="E24" s="121">
         <v>0</v>
       </c>
       <c r="F24" s="121"/>
       <c r="G24" s="121">
         <v>0</v>
       </c>
       <c r="H24" s="121"/>
       <c r="I24" s="121">
         <v>0</v>
       </c>
       <c r="J24" s="121"/>
       <c r="K24" s="121">
         <v>0</v>
       </c>
       <c r="L24" s="121"/>
       <c r="M24" s="121">
         <v>-14</v>
       </c>
       <c r="N24" s="121"/>
@@ -28478,51 +28476,51 @@
       <c r="AL24" s="2"/>
       <c r="AM24" s="2"/>
       <c r="AN24" s="2"/>
       <c r="AO24" s="2"/>
       <c r="AP24" s="2"/>
       <c r="AQ24" s="2"/>
       <c r="AR24" s="2"/>
       <c r="AS24" s="2"/>
       <c r="AT24" s="2"/>
       <c r="AU24" s="2"/>
       <c r="AV24" s="2"/>
       <c r="AW24" s="2"/>
       <c r="AX24" s="2"/>
       <c r="AY24" s="2"/>
       <c r="AZ24" s="2"/>
       <c r="BA24" s="2"/>
       <c r="BB24" s="2"/>
       <c r="BC24" s="2"/>
       <c r="BD24" s="2"/>
       <c r="BE24" s="2"/>
       <c r="BF24" s="2"/>
       <c r="BG24" s="2"/>
       <c r="BH24" s="2"/>
       <c r="BI24" s="2"/>
     </row>
-    <row r="25" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="2"/>
       <c r="C25" s="64" t="s">
         <v>109</v>
       </c>
       <c r="D25" s="123"/>
       <c r="E25" s="123">
         <v>0</v>
       </c>
       <c r="F25" s="123"/>
       <c r="G25" s="123">
         <v>0</v>
       </c>
       <c r="H25" s="123"/>
       <c r="I25" s="123">
         <v>0</v>
       </c>
       <c r="J25" s="123"/>
       <c r="K25" s="123">
         <v>0</v>
       </c>
       <c r="L25" s="123"/>
       <c r="M25" s="123">
         <v>4</v>
       </c>
       <c r="N25" s="123"/>
@@ -28557,51 +28555,51 @@
       <c r="AL25" s="2"/>
       <c r="AM25" s="2"/>
       <c r="AN25" s="2"/>
       <c r="AO25" s="2"/>
       <c r="AP25" s="2"/>
       <c r="AQ25" s="2"/>
       <c r="AR25" s="2"/>
       <c r="AS25" s="2"/>
       <c r="AT25" s="2"/>
       <c r="AU25" s="2"/>
       <c r="AV25" s="2"/>
       <c r="AW25" s="2"/>
       <c r="AX25" s="2"/>
       <c r="AY25" s="2"/>
       <c r="AZ25" s="2"/>
       <c r="BA25" s="2"/>
       <c r="BB25" s="2"/>
       <c r="BC25" s="2"/>
       <c r="BD25" s="2"/>
       <c r="BE25" s="2"/>
       <c r="BF25" s="2"/>
       <c r="BG25" s="2"/>
       <c r="BH25" s="2"/>
       <c r="BI25" s="2"/>
     </row>
-    <row r="26" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="2"/>
       <c r="C26" s="109" t="s">
         <v>124</v>
       </c>
       <c r="D26" s="132"/>
       <c r="E26" s="132">
         <v>559</v>
       </c>
       <c r="F26" s="132"/>
       <c r="G26" s="132">
         <v>569</v>
       </c>
       <c r="H26" s="132"/>
       <c r="I26" s="132">
         <v>490</v>
       </c>
       <c r="J26" s="132"/>
       <c r="K26" s="132">
         <v>509</v>
       </c>
       <c r="L26" s="132"/>
       <c r="M26" s="132">
         <v>411</v>
       </c>
       <c r="N26" s="132"/>
@@ -28636,109 +28634,109 @@
       <c r="AL26" s="2"/>
       <c r="AM26" s="2"/>
       <c r="AN26" s="2"/>
       <c r="AO26" s="2"/>
       <c r="AP26" s="2"/>
       <c r="AQ26" s="2"/>
       <c r="AR26" s="2"/>
       <c r="AS26" s="2"/>
       <c r="AT26" s="2"/>
       <c r="AU26" s="2"/>
       <c r="AV26" s="2"/>
       <c r="AW26" s="2"/>
       <c r="AX26" s="2"/>
       <c r="AY26" s="2"/>
       <c r="AZ26" s="2"/>
       <c r="BA26" s="2"/>
       <c r="BB26" s="2"/>
       <c r="BC26" s="2"/>
       <c r="BD26" s="2"/>
       <c r="BE26" s="2"/>
       <c r="BF26" s="2"/>
       <c r="BG26" s="2"/>
       <c r="BH26" s="2"/>
       <c r="BI26" s="2"/>
     </row>
-    <row r="27" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="C27" s="64"/>
-      <c r="D27" s="226"/>
-[...16 lines deleted...]
-      <c r="U27" s="226"/>
+      <c r="D27" s="227"/>
+      <c r="E27" s="227"/>
+      <c r="F27" s="227"/>
+      <c r="G27" s="227"/>
+      <c r="H27" s="227"/>
+      <c r="I27" s="227"/>
+      <c r="J27" s="227"/>
+      <c r="K27" s="227"/>
+      <c r="L27" s="227"/>
+      <c r="M27" s="227"/>
+      <c r="N27" s="227"/>
+      <c r="O27" s="227"/>
+      <c r="P27" s="227"/>
+      <c r="Q27" s="227"/>
+      <c r="R27" s="227"/>
+      <c r="S27" s="227"/>
+      <c r="T27" s="227"/>
+      <c r="U27" s="227"/>
       <c r="X27" s="19"/>
       <c r="Z27" s="19"/>
       <c r="AB27" s="2"/>
       <c r="AC27" s="2"/>
       <c r="AD27" s="2"/>
       <c r="AE27" s="2"/>
       <c r="AF27" s="2"/>
       <c r="AG27" s="2"/>
       <c r="AH27" s="2"/>
       <c r="AI27" s="2"/>
       <c r="AJ27" s="2"/>
       <c r="AK27" s="2"/>
       <c r="AL27" s="2"/>
       <c r="AM27" s="2"/>
       <c r="AN27" s="2"/>
       <c r="AO27" s="2"/>
       <c r="AP27" s="2"/>
       <c r="AQ27" s="2"/>
       <c r="AR27" s="2"/>
       <c r="AS27" s="2"/>
       <c r="AT27" s="2"/>
       <c r="AU27" s="2"/>
       <c r="AV27" s="2"/>
       <c r="AW27" s="2"/>
       <c r="AX27" s="2"/>
       <c r="AY27" s="2"/>
       <c r="AZ27" s="2"/>
       <c r="BA27" s="2"/>
       <c r="BB27" s="2"/>
       <c r="BC27" s="2"/>
       <c r="BD27" s="2"/>
       <c r="BE27" s="2"/>
       <c r="BF27" s="2"/>
       <c r="BG27" s="2"/>
       <c r="BH27" s="2"/>
       <c r="BI27" s="2"/>
     </row>
-    <row r="28" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="C28" s="64"/>
       <c r="D28" s="137"/>
       <c r="E28" s="137"/>
       <c r="F28" s="137"/>
       <c r="G28" s="137"/>
       <c r="H28" s="137"/>
       <c r="I28" s="137"/>
       <c r="J28" s="137"/>
       <c r="K28" s="137"/>
       <c r="L28" s="137"/>
       <c r="M28" s="137"/>
       <c r="N28" s="137"/>
       <c r="O28" s="137"/>
       <c r="P28" s="137"/>
       <c r="Q28" s="137"/>
       <c r="R28" s="137"/>
       <c r="S28" s="137"/>
       <c r="T28" s="137"/>
       <c r="U28" s="137"/>
       <c r="X28" s="19"/>
       <c r="Z28" s="19"/>
       <c r="AB28" s="2"/>
       <c r="AC28" s="2"/>
       <c r="AD28" s="2"/>
@@ -28752,51 +28750,51 @@
       <c r="AL28" s="2"/>
       <c r="AM28" s="2"/>
       <c r="AN28" s="2"/>
       <c r="AO28" s="2"/>
       <c r="AP28" s="2"/>
       <c r="AQ28" s="2"/>
       <c r="AR28" s="2"/>
       <c r="AS28" s="2"/>
       <c r="AT28" s="2"/>
       <c r="AU28" s="2"/>
       <c r="AV28" s="2"/>
       <c r="AW28" s="2"/>
       <c r="AX28" s="2"/>
       <c r="AY28" s="2"/>
       <c r="AZ28" s="2"/>
       <c r="BA28" s="2"/>
       <c r="BB28" s="2"/>
       <c r="BC28" s="2"/>
       <c r="BD28" s="2"/>
       <c r="BE28" s="2"/>
       <c r="BF28" s="2"/>
       <c r="BG28" s="2"/>
       <c r="BH28" s="2"/>
       <c r="BI28" s="2"/>
     </row>
-    <row r="29" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="2"/>
       <c r="C29" s="64" t="s">
         <v>145</v>
       </c>
       <c r="D29" s="137"/>
       <c r="E29" s="69">
         <v>21</v>
       </c>
       <c r="F29" s="137"/>
       <c r="G29" s="69">
         <v>258</v>
       </c>
       <c r="H29" s="69"/>
       <c r="I29" s="69">
         <v>16</v>
       </c>
       <c r="J29" s="69"/>
       <c r="K29" s="69">
         <v>17</v>
       </c>
       <c r="L29" s="69"/>
       <c r="M29" s="69">
         <v>16</v>
       </c>
       <c r="N29" s="69"/>
@@ -28830,51 +28828,51 @@
       <c r="AL29" s="2"/>
       <c r="AM29" s="2"/>
       <c r="AN29" s="2"/>
       <c r="AO29" s="2"/>
       <c r="AP29" s="2"/>
       <c r="AQ29" s="2"/>
       <c r="AR29" s="2"/>
       <c r="AS29" s="2"/>
       <c r="AT29" s="2"/>
       <c r="AU29" s="2"/>
       <c r="AV29" s="2"/>
       <c r="AW29" s="2"/>
       <c r="AX29" s="2"/>
       <c r="AY29" s="2"/>
       <c r="AZ29" s="2"/>
       <c r="BA29" s="2"/>
       <c r="BB29" s="2"/>
       <c r="BC29" s="2"/>
       <c r="BD29" s="2"/>
       <c r="BE29" s="2"/>
       <c r="BF29" s="2"/>
       <c r="BG29" s="2"/>
       <c r="BH29" s="2"/>
       <c r="BI29" s="2"/>
     </row>
-    <row r="30" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="2"/>
       <c r="C30" s="64" t="s">
         <v>146</v>
       </c>
       <c r="D30" s="121"/>
       <c r="E30" s="121">
         <v>5</v>
       </c>
       <c r="F30" s="121"/>
       <c r="G30" s="121">
         <v>198</v>
       </c>
       <c r="H30" s="121"/>
       <c r="I30" s="121">
         <v>1</v>
       </c>
       <c r="J30" s="121"/>
       <c r="K30" s="121">
         <v>0</v>
       </c>
       <c r="L30" s="121"/>
       <c r="M30" s="121">
         <v>0</v>
       </c>
       <c r="N30" s="121"/>
@@ -28908,51 +28906,51 @@
       <c r="AL30" s="2"/>
       <c r="AM30" s="2"/>
       <c r="AN30" s="2"/>
       <c r="AO30" s="2"/>
       <c r="AP30" s="2"/>
       <c r="AQ30" s="2"/>
       <c r="AR30" s="2"/>
       <c r="AS30" s="2"/>
       <c r="AT30" s="2"/>
       <c r="AU30" s="2"/>
       <c r="AV30" s="2"/>
       <c r="AW30" s="2"/>
       <c r="AX30" s="2"/>
       <c r="AY30" s="2"/>
       <c r="AZ30" s="2"/>
       <c r="BA30" s="2"/>
       <c r="BB30" s="2"/>
       <c r="BC30" s="2"/>
       <c r="BD30" s="2"/>
       <c r="BE30" s="2"/>
       <c r="BF30" s="2"/>
       <c r="BG30" s="2"/>
       <c r="BH30" s="2"/>
       <c r="BI30" s="2"/>
     </row>
-    <row r="31" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="2"/>
       <c r="C31" s="64" t="s">
         <v>46</v>
       </c>
       <c r="D31" s="121"/>
       <c r="E31" s="121">
         <v>17</v>
       </c>
       <c r="F31" s="121"/>
       <c r="G31" s="121">
         <v>26</v>
       </c>
       <c r="H31" s="121"/>
       <c r="I31" s="121">
         <v>35</v>
       </c>
       <c r="J31" s="121"/>
       <c r="K31" s="121">
         <v>9</v>
       </c>
       <c r="L31" s="121"/>
       <c r="M31" s="121">
         <v>2</v>
       </c>
       <c r="N31" s="121"/>
@@ -28986,51 +28984,51 @@
       <c r="AL31" s="2"/>
       <c r="AM31" s="2"/>
       <c r="AN31" s="2"/>
       <c r="AO31" s="2"/>
       <c r="AP31" s="2"/>
       <c r="AQ31" s="2"/>
       <c r="AR31" s="2"/>
       <c r="AS31" s="2"/>
       <c r="AT31" s="2"/>
       <c r="AU31" s="2"/>
       <c r="AV31" s="2"/>
       <c r="AW31" s="2"/>
       <c r="AX31" s="2"/>
       <c r="AY31" s="2"/>
       <c r="AZ31" s="2"/>
       <c r="BA31" s="2"/>
       <c r="BB31" s="2"/>
       <c r="BC31" s="2"/>
       <c r="BD31" s="2"/>
       <c r="BE31" s="2"/>
       <c r="BF31" s="2"/>
       <c r="BG31" s="2"/>
       <c r="BH31" s="2"/>
       <c r="BI31" s="2"/>
     </row>
-    <row r="32" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="2"/>
       <c r="C32" s="64" t="s">
         <v>147</v>
       </c>
       <c r="D32" s="121"/>
       <c r="E32" s="121">
         <v>15</v>
       </c>
       <c r="F32" s="121"/>
       <c r="G32" s="121">
         <v>10</v>
       </c>
       <c r="H32" s="121"/>
       <c r="I32" s="121">
         <v>11</v>
       </c>
       <c r="J32" s="121"/>
       <c r="K32" s="121">
         <v>6</v>
       </c>
       <c r="L32" s="121"/>
       <c r="M32" s="121">
         <v>7</v>
       </c>
       <c r="N32" s="121"/>
@@ -29064,51 +29062,51 @@
       <c r="AL32" s="2"/>
       <c r="AM32" s="2"/>
       <c r="AN32" s="2"/>
       <c r="AO32" s="2"/>
       <c r="AP32" s="2"/>
       <c r="AQ32" s="2"/>
       <c r="AR32" s="2"/>
       <c r="AS32" s="2"/>
       <c r="AT32" s="2"/>
       <c r="AU32" s="2"/>
       <c r="AV32" s="2"/>
       <c r="AW32" s="2"/>
       <c r="AX32" s="2"/>
       <c r="AY32" s="2"/>
       <c r="AZ32" s="2"/>
       <c r="BA32" s="2"/>
       <c r="BB32" s="2"/>
       <c r="BC32" s="2"/>
       <c r="BD32" s="2"/>
       <c r="BE32" s="2"/>
       <c r="BF32" s="2"/>
       <c r="BG32" s="2"/>
       <c r="BH32" s="2"/>
       <c r="BI32" s="2"/>
     </row>
-    <row r="33" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="2"/>
       <c r="C33" s="64" t="s">
         <v>179</v>
       </c>
       <c r="D33" s="121"/>
       <c r="E33" s="121">
         <v>15</v>
       </c>
       <c r="F33" s="121"/>
       <c r="G33" s="121">
         <v>3</v>
       </c>
       <c r="H33" s="121"/>
       <c r="I33" s="121">
         <v>0</v>
       </c>
       <c r="J33" s="121"/>
       <c r="K33" s="121">
         <v>7</v>
       </c>
       <c r="L33" s="121"/>
       <c r="M33" s="121">
         <v>11</v>
       </c>
       <c r="N33" s="121"/>
@@ -29142,51 +29140,51 @@
       <c r="AL33" s="2"/>
       <c r="AM33" s="2"/>
       <c r="AN33" s="2"/>
       <c r="AO33" s="2"/>
       <c r="AP33" s="2"/>
       <c r="AQ33" s="2"/>
       <c r="AR33" s="2"/>
       <c r="AS33" s="2"/>
       <c r="AT33" s="2"/>
       <c r="AU33" s="2"/>
       <c r="AV33" s="2"/>
       <c r="AW33" s="2"/>
       <c r="AX33" s="2"/>
       <c r="AY33" s="2"/>
       <c r="AZ33" s="2"/>
       <c r="BA33" s="2"/>
       <c r="BB33" s="2"/>
       <c r="BC33" s="2"/>
       <c r="BD33" s="2"/>
       <c r="BE33" s="2"/>
       <c r="BF33" s="2"/>
       <c r="BG33" s="2"/>
       <c r="BH33" s="2"/>
       <c r="BI33" s="2"/>
     </row>
-    <row r="34" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="2"/>
       <c r="C34" s="64" t="s">
         <v>148</v>
       </c>
       <c r="D34" s="121"/>
       <c r="E34" s="121">
         <v>0</v>
       </c>
       <c r="F34" s="121"/>
       <c r="G34" s="121">
         <v>0</v>
       </c>
       <c r="H34" s="121"/>
       <c r="I34" s="121">
         <v>3</v>
       </c>
       <c r="J34" s="121"/>
       <c r="K34" s="121">
         <v>5</v>
       </c>
       <c r="L34" s="121"/>
       <c r="M34" s="121">
         <v>0</v>
       </c>
       <c r="N34" s="121"/>
@@ -29220,51 +29218,51 @@
       <c r="AL34" s="2"/>
       <c r="AM34" s="2"/>
       <c r="AN34" s="2"/>
       <c r="AO34" s="2"/>
       <c r="AP34" s="2"/>
       <c r="AQ34" s="2"/>
       <c r="AR34" s="2"/>
       <c r="AS34" s="2"/>
       <c r="AT34" s="2"/>
       <c r="AU34" s="2"/>
       <c r="AV34" s="2"/>
       <c r="AW34" s="2"/>
       <c r="AX34" s="2"/>
       <c r="AY34" s="2"/>
       <c r="AZ34" s="2"/>
       <c r="BA34" s="2"/>
       <c r="BB34" s="2"/>
       <c r="BC34" s="2"/>
       <c r="BD34" s="2"/>
       <c r="BE34" s="2"/>
       <c r="BF34" s="2"/>
       <c r="BG34" s="2"/>
       <c r="BH34" s="2"/>
       <c r="BI34" s="2"/>
     </row>
-    <row r="35" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="2"/>
       <c r="C35" s="64" t="s">
         <v>149</v>
       </c>
       <c r="D35" s="121"/>
       <c r="E35" s="121">
         <v>7</v>
       </c>
       <c r="F35" s="121"/>
       <c r="G35" s="121">
         <v>45</v>
       </c>
       <c r="H35" s="121"/>
       <c r="I35" s="121">
         <v>8</v>
       </c>
       <c r="J35" s="121"/>
       <c r="K35" s="121">
         <v>5</v>
       </c>
       <c r="L35" s="121"/>
       <c r="M35" s="121">
         <v>0</v>
       </c>
       <c r="N35" s="121"/>
@@ -29298,51 +29296,51 @@
       <c r="AL35" s="2"/>
       <c r="AM35" s="2"/>
       <c r="AN35" s="2"/>
       <c r="AO35" s="2"/>
       <c r="AP35" s="2"/>
       <c r="AQ35" s="2"/>
       <c r="AR35" s="2"/>
       <c r="AS35" s="2"/>
       <c r="AT35" s="2"/>
       <c r="AU35" s="2"/>
       <c r="AV35" s="2"/>
       <c r="AW35" s="2"/>
       <c r="AX35" s="2"/>
       <c r="AY35" s="2"/>
       <c r="AZ35" s="2"/>
       <c r="BA35" s="2"/>
       <c r="BB35" s="2"/>
       <c r="BC35" s="2"/>
       <c r="BD35" s="2"/>
       <c r="BE35" s="2"/>
       <c r="BF35" s="2"/>
       <c r="BG35" s="2"/>
       <c r="BH35" s="2"/>
       <c r="BI35" s="2"/>
     </row>
-    <row r="36" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="2"/>
       <c r="C36" s="109" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="132"/>
       <c r="E36" s="132">
         <v>79</v>
       </c>
       <c r="F36" s="132"/>
       <c r="G36" s="132">
         <v>538</v>
       </c>
       <c r="H36" s="132"/>
       <c r="I36" s="132">
         <v>75</v>
       </c>
       <c r="J36" s="132"/>
       <c r="K36" s="132">
         <v>49</v>
       </c>
       <c r="L36" s="132"/>
       <c r="M36" s="132">
         <v>37</v>
       </c>
       <c r="N36" s="132"/>
@@ -29377,51 +29375,51 @@
       <c r="AL36" s="2"/>
       <c r="AM36" s="2"/>
       <c r="AN36" s="2"/>
       <c r="AO36" s="2"/>
       <c r="AP36" s="2"/>
       <c r="AQ36" s="2"/>
       <c r="AR36" s="2"/>
       <c r="AS36" s="2"/>
       <c r="AT36" s="2"/>
       <c r="AU36" s="2"/>
       <c r="AV36" s="2"/>
       <c r="AW36" s="2"/>
       <c r="AX36" s="2"/>
       <c r="AY36" s="2"/>
       <c r="AZ36" s="2"/>
       <c r="BA36" s="2"/>
       <c r="BB36" s="2"/>
       <c r="BC36" s="2"/>
       <c r="BD36" s="2"/>
       <c r="BE36" s="2"/>
       <c r="BF36" s="2"/>
       <c r="BG36" s="2"/>
       <c r="BH36" s="2"/>
       <c r="BI36" s="2"/>
     </row>
-    <row r="37" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="2"/>
       <c r="C37" s="64"/>
       <c r="D37" s="137"/>
       <c r="E37" s="137"/>
       <c r="F37" s="137"/>
       <c r="G37" s="137"/>
       <c r="H37" s="137"/>
       <c r="I37" s="137"/>
       <c r="J37" s="137"/>
       <c r="K37" s="137"/>
       <c r="L37" s="137"/>
       <c r="M37" s="137"/>
       <c r="N37" s="137"/>
       <c r="O37" s="137"/>
       <c r="P37" s="137"/>
       <c r="Q37" s="137"/>
       <c r="R37" s="137"/>
       <c r="S37" s="137"/>
       <c r="T37" s="137"/>
       <c r="U37" s="137"/>
       <c r="X37" s="19"/>
       <c r="Z37" s="19"/>
       <c r="AB37" s="2"/>
       <c r="AC37" s="2"/>
       <c r="AD37" s="2"/>
@@ -29435,51 +29433,51 @@
       <c r="AL37" s="2"/>
       <c r="AM37" s="2"/>
       <c r="AN37" s="2"/>
       <c r="AO37" s="2"/>
       <c r="AP37" s="2"/>
       <c r="AQ37" s="2"/>
       <c r="AR37" s="2"/>
       <c r="AS37" s="2"/>
       <c r="AT37" s="2"/>
       <c r="AU37" s="2"/>
       <c r="AV37" s="2"/>
       <c r="AW37" s="2"/>
       <c r="AX37" s="2"/>
       <c r="AY37" s="2"/>
       <c r="AZ37" s="2"/>
       <c r="BA37" s="2"/>
       <c r="BB37" s="2"/>
       <c r="BC37" s="2"/>
       <c r="BD37" s="2"/>
       <c r="BE37" s="2"/>
       <c r="BF37" s="2"/>
       <c r="BG37" s="2"/>
       <c r="BH37" s="2"/>
       <c r="BI37" s="2"/>
     </row>
-    <row r="38" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="2"/>
       <c r="C38" s="64"/>
       <c r="D38" s="137"/>
       <c r="E38" s="137"/>
       <c r="F38" s="137"/>
       <c r="G38" s="137"/>
       <c r="H38" s="137"/>
       <c r="I38" s="137"/>
       <c r="J38" s="137"/>
       <c r="K38" s="137"/>
       <c r="L38" s="137"/>
       <c r="M38" s="137"/>
       <c r="N38" s="137"/>
       <c r="O38" s="137"/>
       <c r="P38" s="137"/>
       <c r="Q38" s="137"/>
       <c r="R38" s="137"/>
       <c r="S38" s="137"/>
       <c r="T38" s="137"/>
       <c r="U38" s="137"/>
       <c r="X38" s="19"/>
       <c r="Z38" s="19"/>
       <c r="AB38" s="2"/>
       <c r="AC38" s="2"/>
       <c r="AD38" s="2"/>
@@ -29493,93 +29491,93 @@
       <c r="AL38" s="2"/>
       <c r="AM38" s="2"/>
       <c r="AN38" s="2"/>
       <c r="AO38" s="2"/>
       <c r="AP38" s="2"/>
       <c r="AQ38" s="2"/>
       <c r="AR38" s="2"/>
       <c r="AS38" s="2"/>
       <c r="AT38" s="2"/>
       <c r="AU38" s="2"/>
       <c r="AV38" s="2"/>
       <c r="AW38" s="2"/>
       <c r="AX38" s="2"/>
       <c r="AY38" s="2"/>
       <c r="AZ38" s="2"/>
       <c r="BA38" s="2"/>
       <c r="BB38" s="2"/>
       <c r="BC38" s="2"/>
       <c r="BD38" s="2"/>
       <c r="BE38" s="2"/>
       <c r="BF38" s="2"/>
       <c r="BG38" s="2"/>
       <c r="BH38" s="2"/>
       <c r="BI38" s="2"/>
     </row>
-    <row r="39" spans="1:61" s="130" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:61" s="130" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="129"/>
       <c r="C39" s="163"/>
       <c r="D39" s="224" t="s">
         <v>150</v>
       </c>
       <c r="E39" s="225"/>
       <c r="F39" s="224" t="s">
         <v>141</v>
       </c>
       <c r="G39" s="225"/>
       <c r="H39" s="224" t="s">
         <v>137</v>
       </c>
       <c r="I39" s="225"/>
       <c r="J39" s="224" t="s">
         <v>110</v>
       </c>
       <c r="K39" s="225"/>
       <c r="L39" s="224" t="s">
         <v>107</v>
       </c>
       <c r="M39" s="225"/>
       <c r="N39" s="224" t="s">
         <v>102</v>
       </c>
       <c r="O39" s="225"/>
       <c r="P39" s="224" t="s">
         <v>101</v>
       </c>
       <c r="Q39" s="225"/>
       <c r="R39" s="224" t="s">
         <v>90</v>
       </c>
       <c r="S39" s="225"/>
       <c r="T39" s="224" t="s">
         <v>88</v>
       </c>
       <c r="U39" s="225"/>
       <c r="X39" s="164"/>
       <c r="Y39" s="165"/>
     </row>
-    <row r="40" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="2"/>
       <c r="C40" s="117"/>
       <c r="D40" s="140" t="s">
         <v>33</v>
       </c>
       <c r="E40" s="140" t="s">
         <v>34</v>
       </c>
       <c r="F40" s="140" t="s">
         <v>33</v>
       </c>
       <c r="G40" s="140" t="s">
         <v>34</v>
       </c>
       <c r="H40" s="140" t="s">
         <v>33</v>
       </c>
       <c r="I40" s="140" t="s">
         <v>34</v>
       </c>
       <c r="J40" s="140" t="s">
         <v>33</v>
       </c>
       <c r="K40" s="140" t="s">
         <v>34</v>
@@ -29631,54 +29629,54 @@
       <c r="AL40" s="2"/>
       <c r="AM40" s="2"/>
       <c r="AN40" s="2"/>
       <c r="AO40" s="2"/>
       <c r="AP40" s="2"/>
       <c r="AQ40" s="2"/>
       <c r="AR40" s="2"/>
       <c r="AS40" s="2"/>
       <c r="AT40" s="2"/>
       <c r="AU40" s="2"/>
       <c r="AV40" s="2"/>
       <c r="AW40" s="2"/>
       <c r="AX40" s="2"/>
       <c r="AY40" s="2"/>
       <c r="AZ40" s="2"/>
       <c r="BA40" s="2"/>
       <c r="BB40" s="2"/>
       <c r="BC40" s="2"/>
       <c r="BD40" s="2"/>
       <c r="BE40" s="2"/>
       <c r="BF40" s="2"/>
       <c r="BG40" s="2"/>
       <c r="BH40" s="2"/>
       <c r="BI40" s="2"/>
     </row>
-    <row r="41" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="2"/>
       <c r="C41" s="141" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="D41" s="142">
         <v>301</v>
       </c>
       <c r="E41" s="143">
         <v>3.74</v>
       </c>
       <c r="F41" s="142">
         <v>-30</v>
       </c>
       <c r="G41" s="143">
         <v>-0.37</v>
       </c>
       <c r="H41" s="142">
         <v>273</v>
       </c>
       <c r="I41" s="143">
         <v>3.4</v>
       </c>
       <c r="J41" s="142">
         <v>319</v>
       </c>
       <c r="K41" s="143">
         <v>4.2412910981546874</v>
       </c>
@@ -29730,51 +29728,51 @@
       <c r="AL41" s="2"/>
       <c r="AM41" s="2"/>
       <c r="AN41" s="2"/>
       <c r="AO41" s="2"/>
       <c r="AP41" s="2"/>
       <c r="AQ41" s="2"/>
       <c r="AR41" s="2"/>
       <c r="AS41" s="2"/>
       <c r="AT41" s="2"/>
       <c r="AU41" s="2"/>
       <c r="AV41" s="2"/>
       <c r="AW41" s="2"/>
       <c r="AX41" s="2"/>
       <c r="AY41" s="2"/>
       <c r="AZ41" s="2"/>
       <c r="BA41" s="2"/>
       <c r="BB41" s="2"/>
       <c r="BC41" s="2"/>
       <c r="BD41" s="2"/>
       <c r="BE41" s="2"/>
       <c r="BF41" s="2"/>
       <c r="BG41" s="2"/>
       <c r="BH41" s="2"/>
       <c r="BI41" s="2"/>
     </row>
-    <row r="42" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="2"/>
       <c r="C42" s="64" t="s">
         <v>29</v>
       </c>
       <c r="D42" s="144">
         <v>82</v>
       </c>
       <c r="E42" s="145">
         <v>1.02</v>
       </c>
       <c r="F42" s="144">
         <v>65</v>
       </c>
       <c r="G42" s="145">
         <v>0.81</v>
       </c>
       <c r="H42" s="144">
         <v>46</v>
       </c>
       <c r="I42" s="145">
         <v>0.56999999999999995</v>
       </c>
       <c r="J42" s="144">
         <v>44</v>
       </c>
@@ -29829,51 +29827,51 @@
       <c r="AL42" s="2"/>
       <c r="AM42" s="2"/>
       <c r="AN42" s="2"/>
       <c r="AO42" s="2"/>
       <c r="AP42" s="2"/>
       <c r="AQ42" s="2"/>
       <c r="AR42" s="2"/>
       <c r="AS42" s="2"/>
       <c r="AT42" s="2"/>
       <c r="AU42" s="2"/>
       <c r="AV42" s="2"/>
       <c r="AW42" s="2"/>
       <c r="AX42" s="2"/>
       <c r="AY42" s="2"/>
       <c r="AZ42" s="2"/>
       <c r="BA42" s="2"/>
       <c r="BB42" s="2"/>
       <c r="BC42" s="2"/>
       <c r="BD42" s="2"/>
       <c r="BE42" s="2"/>
       <c r="BF42" s="2"/>
       <c r="BG42" s="2"/>
       <c r="BH42" s="2"/>
       <c r="BI42" s="2"/>
     </row>
-    <row r="43" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="2"/>
       <c r="C43" s="64" t="s">
         <v>16</v>
       </c>
       <c r="D43" s="147">
         <v>79</v>
       </c>
       <c r="E43" s="148">
         <v>0.98</v>
       </c>
       <c r="F43" s="147">
         <v>538</v>
       </c>
       <c r="G43" s="148">
         <v>6.7</v>
       </c>
       <c r="H43" s="147">
         <v>75</v>
       </c>
       <c r="I43" s="148">
         <v>0.93</v>
       </c>
       <c r="J43" s="149">
         <v>49</v>
       </c>
@@ -29928,51 +29926,51 @@
       <c r="AL43" s="2"/>
       <c r="AM43" s="2"/>
       <c r="AN43" s="2"/>
       <c r="AO43" s="2"/>
       <c r="AP43" s="2"/>
       <c r="AQ43" s="2"/>
       <c r="AR43" s="2"/>
       <c r="AS43" s="2"/>
       <c r="AT43" s="2"/>
       <c r="AU43" s="2"/>
       <c r="AV43" s="2"/>
       <c r="AW43" s="2"/>
       <c r="AX43" s="2"/>
       <c r="AY43" s="2"/>
       <c r="AZ43" s="2"/>
       <c r="BA43" s="2"/>
       <c r="BB43" s="2"/>
       <c r="BC43" s="2"/>
       <c r="BD43" s="2"/>
       <c r="BE43" s="2"/>
       <c r="BF43" s="2"/>
       <c r="BG43" s="2"/>
       <c r="BH43" s="2"/>
       <c r="BI43" s="2"/>
     </row>
-    <row r="44" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="2"/>
       <c r="C44" s="64" t="s">
         <v>177</v>
       </c>
       <c r="D44" s="150">
         <v>0</v>
       </c>
       <c r="E44" s="151">
         <v>0</v>
       </c>
       <c r="F44" s="150">
         <v>0</v>
       </c>
       <c r="G44" s="151">
         <v>0</v>
       </c>
       <c r="H44" s="150">
         <v>0</v>
       </c>
       <c r="I44" s="151">
         <v>0</v>
       </c>
       <c r="J44" s="150">
         <v>0</v>
       </c>
@@ -30027,51 +30025,51 @@
       <c r="AL44" s="2"/>
       <c r="AM44" s="2"/>
       <c r="AN44" s="2"/>
       <c r="AO44" s="2"/>
       <c r="AP44" s="2"/>
       <c r="AQ44" s="2"/>
       <c r="AR44" s="2"/>
       <c r="AS44" s="2"/>
       <c r="AT44" s="2"/>
       <c r="AU44" s="2"/>
       <c r="AV44" s="2"/>
       <c r="AW44" s="2"/>
       <c r="AX44" s="2"/>
       <c r="AY44" s="2"/>
       <c r="AZ44" s="2"/>
       <c r="BA44" s="2"/>
       <c r="BB44" s="2"/>
       <c r="BC44" s="2"/>
       <c r="BD44" s="2"/>
       <c r="BE44" s="2"/>
       <c r="BF44" s="2"/>
       <c r="BG44" s="2"/>
       <c r="BH44" s="2"/>
       <c r="BI44" s="2"/>
     </row>
-    <row r="45" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="2"/>
       <c r="C45" s="64" t="s">
         <v>178</v>
       </c>
       <c r="D45" s="156">
         <v>0</v>
       </c>
       <c r="E45" s="157">
         <v>0</v>
       </c>
       <c r="F45" s="156">
         <v>0</v>
       </c>
       <c r="G45" s="157">
         <v>0</v>
       </c>
       <c r="H45" s="156">
         <v>0</v>
       </c>
       <c r="I45" s="157">
         <v>0</v>
       </c>
       <c r="J45" s="121">
         <v>0</v>
       </c>
@@ -30126,51 +30124,51 @@
       <c r="AL45" s="2"/>
       <c r="AM45" s="2"/>
       <c r="AN45" s="2"/>
       <c r="AO45" s="2"/>
       <c r="AP45" s="2"/>
       <c r="AQ45" s="2"/>
       <c r="AR45" s="2"/>
       <c r="AS45" s="2"/>
       <c r="AT45" s="2"/>
       <c r="AU45" s="2"/>
       <c r="AV45" s="2"/>
       <c r="AW45" s="2"/>
       <c r="AX45" s="2"/>
       <c r="AY45" s="2"/>
       <c r="AZ45" s="2"/>
       <c r="BA45" s="2"/>
       <c r="BB45" s="2"/>
       <c r="BC45" s="2"/>
       <c r="BD45" s="2"/>
       <c r="BE45" s="2"/>
       <c r="BF45" s="2"/>
       <c r="BG45" s="2"/>
       <c r="BH45" s="2"/>
       <c r="BI45" s="2"/>
     </row>
-    <row r="46" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="2"/>
       <c r="C46" s="64" t="s">
         <v>109</v>
       </c>
       <c r="D46" s="156">
         <v>0</v>
       </c>
       <c r="E46" s="157">
         <v>0</v>
       </c>
       <c r="F46" s="156">
         <v>0</v>
       </c>
       <c r="G46" s="157">
         <v>0</v>
       </c>
       <c r="H46" s="156">
         <v>0</v>
       </c>
       <c r="I46" s="157">
         <v>0</v>
       </c>
       <c r="J46" s="156">
         <v>0</v>
       </c>
@@ -30225,51 +30223,51 @@
       <c r="AL46" s="2"/>
       <c r="AM46" s="2"/>
       <c r="AN46" s="2"/>
       <c r="AO46" s="2"/>
       <c r="AP46" s="2"/>
       <c r="AQ46" s="2"/>
       <c r="AR46" s="2"/>
       <c r="AS46" s="2"/>
       <c r="AT46" s="2"/>
       <c r="AU46" s="2"/>
       <c r="AV46" s="2"/>
       <c r="AW46" s="2"/>
       <c r="AX46" s="2"/>
       <c r="AY46" s="2"/>
       <c r="AZ46" s="2"/>
       <c r="BA46" s="2"/>
       <c r="BB46" s="2"/>
       <c r="BC46" s="2"/>
       <c r="BD46" s="2"/>
       <c r="BE46" s="2"/>
       <c r="BF46" s="2"/>
       <c r="BG46" s="2"/>
       <c r="BH46" s="2"/>
       <c r="BI46" s="2"/>
     </row>
-    <row r="47" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="2"/>
       <c r="C47" s="64" t="s">
         <v>35</v>
       </c>
       <c r="D47" s="158">
         <v>-41</v>
       </c>
       <c r="E47" s="159">
         <v>-0.51</v>
       </c>
       <c r="F47" s="158">
         <v>-155</v>
       </c>
       <c r="G47" s="159">
         <v>-1.93</v>
       </c>
       <c r="H47" s="158">
         <v>-31</v>
       </c>
       <c r="I47" s="159">
         <v>-0.39</v>
       </c>
       <c r="J47" s="158">
         <v>-24</v>
       </c>
@@ -30324,51 +30322,51 @@
       <c r="AL47" s="2"/>
       <c r="AM47" s="2"/>
       <c r="AN47" s="2"/>
       <c r="AO47" s="2"/>
       <c r="AP47" s="2"/>
       <c r="AQ47" s="2"/>
       <c r="AR47" s="2"/>
       <c r="AS47" s="2"/>
       <c r="AT47" s="2"/>
       <c r="AU47" s="2"/>
       <c r="AV47" s="2"/>
       <c r="AW47" s="2"/>
       <c r="AX47" s="2"/>
       <c r="AY47" s="2"/>
       <c r="AZ47" s="2"/>
       <c r="BA47" s="2"/>
       <c r="BB47" s="2"/>
       <c r="BC47" s="2"/>
       <c r="BD47" s="2"/>
       <c r="BE47" s="2"/>
       <c r="BF47" s="2"/>
       <c r="BG47" s="2"/>
       <c r="BH47" s="2"/>
       <c r="BI47" s="2"/>
     </row>
-    <row r="48" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A48" s="2"/>
       <c r="C48" s="109" t="s">
         <v>85</v>
       </c>
       <c r="D48" s="160">
         <v>421</v>
       </c>
       <c r="E48" s="161">
         <v>5.23</v>
       </c>
       <c r="F48" s="160">
         <v>418</v>
       </c>
       <c r="G48" s="161">
         <v>5.2</v>
       </c>
       <c r="H48" s="160">
         <v>363</v>
       </c>
       <c r="I48" s="161">
         <v>4.51</v>
       </c>
       <c r="J48" s="160">
         <v>387</v>
       </c>
@@ -30423,51 +30421,51 @@
       <c r="AL48" s="2"/>
       <c r="AM48" s="2"/>
       <c r="AN48" s="2"/>
       <c r="AO48" s="2"/>
       <c r="AP48" s="2"/>
       <c r="AQ48" s="2"/>
       <c r="AR48" s="2"/>
       <c r="AS48" s="2"/>
       <c r="AT48" s="2"/>
       <c r="AU48" s="2"/>
       <c r="AV48" s="2"/>
       <c r="AW48" s="2"/>
       <c r="AX48" s="2"/>
       <c r="AY48" s="2"/>
       <c r="AZ48" s="2"/>
       <c r="BA48" s="2"/>
       <c r="BB48" s="2"/>
       <c r="BC48" s="2"/>
       <c r="BD48" s="2"/>
       <c r="BE48" s="2"/>
       <c r="BF48" s="2"/>
       <c r="BG48" s="2"/>
       <c r="BH48" s="2"/>
       <c r="BI48" s="2"/>
     </row>
-    <row r="49" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A49" s="2"/>
       <c r="C49" s="64" t="s">
         <v>36</v>
       </c>
       <c r="D49" s="144">
         <v>80</v>
       </c>
       <c r="E49" s="101"/>
       <c r="F49" s="144">
         <v>80</v>
       </c>
       <c r="G49" s="101"/>
       <c r="H49" s="144">
         <v>80</v>
       </c>
       <c r="I49" s="101"/>
       <c r="J49" s="144">
         <v>75</v>
       </c>
       <c r="K49" s="101"/>
       <c r="L49" s="144">
         <v>75</v>
       </c>
       <c r="M49" s="101"/>
       <c r="N49" s="144">
@@ -30506,68 +30504,68 @@
       <c r="AP49" s="2"/>
       <c r="AQ49" s="2"/>
       <c r="AR49" s="2"/>
       <c r="AS49" s="2"/>
       <c r="AT49" s="2"/>
       <c r="AU49" s="2"/>
       <c r="AV49" s="2"/>
       <c r="AW49" s="2"/>
       <c r="AX49" s="2"/>
       <c r="AY49" s="2"/>
       <c r="AZ49" s="2"/>
       <c r="BA49" s="2"/>
       <c r="BB49" s="2"/>
       <c r="BC49" s="2"/>
       <c r="BD49" s="2"/>
       <c r="BE49" s="2"/>
       <c r="BF49" s="2"/>
       <c r="BG49" s="2"/>
       <c r="BH49" s="2"/>
       <c r="BI49" s="2"/>
     </row>
     <row r="50" spans="1:61" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C50" s="93" t="s">
         <v>37</v>
       </c>
-      <c r="D50" s="227"/>
-[...16 lines deleted...]
-      <c r="U50" s="227"/>
+      <c r="D50" s="226"/>
+      <c r="E50" s="226"/>
+      <c r="F50" s="226"/>
+      <c r="G50" s="226"/>
+      <c r="H50" s="226"/>
+      <c r="I50" s="226"/>
+      <c r="J50" s="226"/>
+      <c r="K50" s="226"/>
+      <c r="L50" s="226"/>
+      <c r="M50" s="226"/>
+      <c r="N50" s="226"/>
+      <c r="O50" s="226"/>
+      <c r="P50" s="226"/>
+      <c r="Q50" s="226"/>
+      <c r="R50" s="226"/>
+      <c r="S50" s="226"/>
+      <c r="T50" s="226"/>
+      <c r="U50" s="226"/>
     </row>
     <row r="51" spans="1:61" x14ac:dyDescent="0.25">
       <c r="C51" s="162"/>
       <c r="D51" s="126"/>
       <c r="E51" s="127"/>
       <c r="F51" s="126"/>
       <c r="G51" s="127"/>
       <c r="H51" s="126"/>
       <c r="I51" s="126"/>
       <c r="J51" s="126"/>
       <c r="K51" s="126"/>
       <c r="L51" s="126"/>
       <c r="M51" s="126"/>
       <c r="N51" s="126"/>
       <c r="O51" s="126"/>
       <c r="P51" s="126"/>
       <c r="Q51" s="126"/>
       <c r="R51" s="126"/>
       <c r="S51" s="126"/>
       <c r="T51" s="126"/>
       <c r="U51" s="126"/>
     </row>
     <row r="52" spans="1:61" x14ac:dyDescent="0.25">
       <c r="C52" s="162"/>
       <c r="D52" s="126"/>
@@ -30753,195 +30751,195 @@
     </row>
     <row r="63" spans="1:61" x14ac:dyDescent="0.25">
       <c r="C63" s="31"/>
       <c r="D63" s="31"/>
       <c r="E63" s="31"/>
       <c r="F63" s="31"/>
       <c r="G63" s="31"/>
       <c r="H63" s="31"/>
       <c r="I63" s="31"/>
       <c r="J63" s="31"/>
       <c r="K63" s="31"/>
       <c r="L63" s="31"/>
       <c r="M63" s="31"/>
       <c r="N63" s="31"/>
       <c r="O63" s="31"/>
       <c r="P63" s="31"/>
       <c r="Q63" s="31"/>
       <c r="R63" s="31"/>
       <c r="S63" s="31"/>
       <c r="T63" s="31"/>
       <c r="U63" s="31"/>
       <c r="V63" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="36">
-    <mergeCell ref="T50:U50"/>
-[...18 lines deleted...]
-    <mergeCell ref="N6:O6"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="D27:E27"/>
     <mergeCell ref="D39:E39"/>
     <mergeCell ref="D50:E50"/>
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="F27:G27"/>
     <mergeCell ref="F50:G50"/>
     <mergeCell ref="H27:I27"/>
     <mergeCell ref="J27:K27"/>
     <mergeCell ref="H50:I50"/>
     <mergeCell ref="J50:K50"/>
     <mergeCell ref="F39:G39"/>
     <mergeCell ref="H39:I39"/>
+    <mergeCell ref="J39:K39"/>
+    <mergeCell ref="L39:M39"/>
+    <mergeCell ref="N39:O39"/>
+    <mergeCell ref="T6:U6"/>
+    <mergeCell ref="R6:S6"/>
+    <mergeCell ref="P6:Q6"/>
+    <mergeCell ref="N6:O6"/>
+    <mergeCell ref="T50:U50"/>
+    <mergeCell ref="L27:M27"/>
+    <mergeCell ref="N27:O27"/>
+    <mergeCell ref="P27:Q27"/>
+    <mergeCell ref="R27:S27"/>
+    <mergeCell ref="T27:U27"/>
+    <mergeCell ref="T39:U39"/>
+    <mergeCell ref="L50:M50"/>
+    <mergeCell ref="N50:O50"/>
+    <mergeCell ref="P50:Q50"/>
+    <mergeCell ref="R50:S50"/>
+    <mergeCell ref="R39:S39"/>
+    <mergeCell ref="P39:Q39"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.1" right="0.1" top="0.1" bottom="0.1" header="0.1" footer="0.1"/>
-  <pageSetup scale="54" orientation="landscape" cellComments="asDisplayed" r:id="rId1"/>
+  <pageSetup scale="53" orientation="landscape" cellComments="asDisplayed" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;R&amp;G&amp;K00+000   __</oddHeader>
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0A134317-71A4-4344-AA01-C9476FEA6D78}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BI61"/>
   <sheetViews>
-    <sheetView showGridLines="0" showWhiteSpace="0" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="112" zoomScaleSheetLayoutView="70" zoomScalePageLayoutView="60" workbookViewId="0"/>
+    <sheetView showGridLines="0" showWhiteSpace="0" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="112" zoomScaleSheetLayoutView="85" zoomScalePageLayoutView="60" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.33203125" style="2"/>
-[...32 lines deleted...]
-    <col min="61" max="16384" width="9.33203125" style="2"/>
+    <col min="1" max="1" width="9.28515625" style="2"/>
+    <col min="2" max="2" width="2.7109375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="60.85546875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="9.7109375" style="2" customWidth="1"/>
+    <col min="5" max="5" width="11.28515625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="9.7109375" style="2" customWidth="1"/>
+    <col min="7" max="7" width="11.28515625" style="2" customWidth="1"/>
+    <col min="8" max="8" width="9.7109375" style="2" customWidth="1"/>
+    <col min="9" max="9" width="11.28515625" style="2" customWidth="1"/>
+    <col min="10" max="10" width="9.7109375" style="2" customWidth="1"/>
+    <col min="11" max="11" width="11.28515625" style="2" customWidth="1"/>
+    <col min="12" max="12" width="9.7109375" style="2" customWidth="1"/>
+    <col min="13" max="13" width="11.28515625" style="2" customWidth="1"/>
+    <col min="14" max="14" width="9.7109375" style="2" customWidth="1"/>
+    <col min="15" max="15" width="11.28515625" style="2" customWidth="1"/>
+    <col min="16" max="16" width="9.7109375" style="2" customWidth="1"/>
+    <col min="17" max="17" width="11.28515625" style="2" customWidth="1"/>
+    <col min="18" max="18" width="9.7109375" style="2" customWidth="1"/>
+    <col min="19" max="19" width="11.28515625" style="2" customWidth="1"/>
+    <col min="20" max="20" width="9.7109375" style="2" customWidth="1"/>
+    <col min="21" max="21" width="11.28515625" style="2" customWidth="1"/>
+    <col min="22" max="22" width="2.7109375" style="2" customWidth="1"/>
+    <col min="23" max="23" width="9.28515625" style="2"/>
+    <col min="24" max="24" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="13.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="26" max="53" width="8.5703125" style="2" customWidth="1"/>
+    <col min="54" max="54" width="9.28515625" style="2"/>
+    <col min="55" max="55" width="2.5703125" style="2" customWidth="1"/>
+    <col min="56" max="56" width="9.28515625" style="2"/>
+    <col min="57" max="57" width="2.5703125" style="2" customWidth="1"/>
+    <col min="58" max="58" width="9.28515625" style="2"/>
+    <col min="59" max="59" width="2.5703125" style="2" customWidth="1"/>
+    <col min="60" max="60" width="9.28515625" style="2" customWidth="1"/>
+    <col min="61" max="16384" width="9.28515625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:61" ht="9.9" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:61" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:61" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:61" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:61" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C3" s="166" t="s">
         <v>72</v>
       </c>
       <c r="D3" s="97"/>
       <c r="E3" s="97"/>
       <c r="F3" s="97"/>
       <c r="G3" s="97"/>
       <c r="H3" s="97"/>
       <c r="I3" s="97"/>
       <c r="J3" s="97"/>
       <c r="K3" s="97"/>
       <c r="L3" s="97"/>
       <c r="M3" s="97"/>
       <c r="N3" s="97"/>
       <c r="O3" s="97"/>
       <c r="P3" s="97"/>
       <c r="Q3" s="97"/>
       <c r="R3" s="97"/>
       <c r="S3" s="97"/>
       <c r="T3" s="97"/>
       <c r="U3" s="97"/>
     </row>
-    <row r="4" spans="1:61" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:61" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C4" s="67" t="s">
         <v>152</v>
       </c>
       <c r="D4" s="98"/>
       <c r="E4" s="98"/>
       <c r="F4" s="98"/>
       <c r="G4" s="98"/>
       <c r="H4" s="98"/>
       <c r="I4" s="98"/>
       <c r="J4" s="98"/>
       <c r="K4" s="98"/>
       <c r="L4" s="98"/>
       <c r="M4" s="98"/>
       <c r="N4" s="98"/>
       <c r="O4" s="98"/>
       <c r="P4" s="98"/>
       <c r="Q4" s="98"/>
       <c r="R4" s="98"/>
       <c r="S4" s="98"/>
       <c r="T4" s="98"/>
       <c r="U4" s="98"/>
     </row>
-    <row r="5" spans="1:61" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:61" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C5" s="98"/>
       <c r="D5" s="98"/>
       <c r="E5" s="98"/>
       <c r="F5" s="98"/>
       <c r="G5" s="98"/>
       <c r="H5" s="98"/>
       <c r="I5" s="98"/>
       <c r="J5" s="98"/>
       <c r="K5" s="98"/>
       <c r="L5" s="98"/>
       <c r="M5" s="98"/>
       <c r="N5" s="98"/>
       <c r="O5" s="98"/>
       <c r="P5" s="98"/>
       <c r="Q5" s="98"/>
       <c r="R5" s="98"/>
       <c r="S5" s="98"/>
       <c r="T5" s="98"/>
       <c r="U5" s="98"/>
     </row>
     <row r="6" spans="1:61" s="130" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="129"/>
       <c r="C6" s="131" t="s">
         <v>55</v>
       </c>
@@ -30960,51 +30958,51 @@
       <c r="J6" s="224" t="s">
         <v>110</v>
       </c>
       <c r="K6" s="225"/>
       <c r="L6" s="224" t="s">
         <v>107</v>
       </c>
       <c r="M6" s="225"/>
       <c r="N6" s="224" t="s">
         <v>102</v>
       </c>
       <c r="O6" s="225"/>
       <c r="P6" s="224" t="s">
         <v>101</v>
       </c>
       <c r="Q6" s="225"/>
       <c r="R6" s="224" t="s">
         <v>90</v>
       </c>
       <c r="S6" s="225"/>
       <c r="T6" s="224" t="s">
         <v>88</v>
       </c>
       <c r="U6" s="225"/>
     </row>
-    <row r="7" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="2"/>
       <c r="C7" s="167" t="s">
         <v>180</v>
       </c>
       <c r="D7" s="228"/>
       <c r="E7" s="228"/>
       <c r="F7" s="228"/>
       <c r="G7" s="228"/>
       <c r="H7" s="228"/>
       <c r="I7" s="228"/>
       <c r="J7" s="228"/>
       <c r="K7" s="228"/>
       <c r="L7" s="228"/>
       <c r="M7" s="228"/>
       <c r="N7" s="228"/>
       <c r="O7" s="228"/>
       <c r="P7" s="228"/>
       <c r="Q7" s="228"/>
       <c r="R7" s="228"/>
       <c r="S7" s="228"/>
       <c r="T7" s="228"/>
       <c r="U7" s="228"/>
       <c r="X7" s="100"/>
       <c r="Y7" s="2"/>
       <c r="Z7" s="19"/>
@@ -31258,51 +31256,51 @@
       <c r="AL10" s="2"/>
       <c r="AM10" s="2"/>
       <c r="AN10" s="2"/>
       <c r="AO10" s="2"/>
       <c r="AP10" s="2"/>
       <c r="AQ10" s="2"/>
       <c r="AR10" s="2"/>
       <c r="AS10" s="2"/>
       <c r="AT10" s="2"/>
       <c r="AU10" s="2"/>
       <c r="AV10" s="2"/>
       <c r="AW10" s="2"/>
       <c r="AX10" s="2"/>
       <c r="AY10" s="2"/>
       <c r="AZ10" s="2"/>
       <c r="BA10" s="2"/>
       <c r="BB10" s="2"/>
       <c r="BC10" s="2"/>
       <c r="BD10" s="2"/>
       <c r="BE10" s="2"/>
       <c r="BF10" s="2"/>
       <c r="BG10" s="2"/>
       <c r="BH10" s="2"/>
       <c r="BI10" s="2"/>
     </row>
-    <row r="11" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="2"/>
       <c r="C11" s="64" t="s">
         <v>181</v>
       </c>
       <c r="D11" s="171"/>
       <c r="E11" s="171">
         <v>213.6</v>
       </c>
       <c r="F11" s="171"/>
       <c r="G11" s="171">
         <v>203.1</v>
       </c>
       <c r="H11" s="171"/>
       <c r="I11" s="171">
         <v>183.5</v>
       </c>
       <c r="J11" s="171"/>
       <c r="K11" s="171">
         <v>164.4</v>
       </c>
       <c r="L11" s="171"/>
       <c r="M11" s="171">
         <v>160</v>
       </c>
       <c r="N11" s="171"/>
@@ -31337,51 +31335,51 @@
       <c r="AL11" s="2"/>
       <c r="AM11" s="2"/>
       <c r="AN11" s="2"/>
       <c r="AO11" s="2"/>
       <c r="AP11" s="2"/>
       <c r="AQ11" s="2"/>
       <c r="AR11" s="2"/>
       <c r="AS11" s="2"/>
       <c r="AT11" s="2"/>
       <c r="AU11" s="2"/>
       <c r="AV11" s="2"/>
       <c r="AW11" s="2"/>
       <c r="AX11" s="2"/>
       <c r="AY11" s="2"/>
       <c r="AZ11" s="2"/>
       <c r="BA11" s="2"/>
       <c r="BB11" s="2"/>
       <c r="BC11" s="2"/>
       <c r="BD11" s="2"/>
       <c r="BE11" s="2"/>
       <c r="BF11" s="2"/>
       <c r="BG11" s="2"/>
       <c r="BH11" s="2"/>
       <c r="BI11" s="2"/>
     </row>
-    <row r="12" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="2"/>
       <c r="C12" s="64"/>
       <c r="D12" s="69"/>
       <c r="E12" s="69"/>
       <c r="F12" s="69"/>
       <c r="G12" s="69"/>
       <c r="H12" s="69"/>
       <c r="I12" s="69"/>
       <c r="J12" s="69"/>
       <c r="K12" s="69"/>
       <c r="L12" s="69"/>
       <c r="M12" s="69"/>
       <c r="N12" s="69"/>
       <c r="O12" s="69"/>
       <c r="P12" s="69"/>
       <c r="Q12" s="69"/>
       <c r="R12" s="69"/>
       <c r="S12" s="69"/>
       <c r="T12" s="69"/>
       <c r="U12" s="69"/>
       <c r="X12" s="107"/>
       <c r="Y12" s="2"/>
       <c r="Z12" s="19"/>
       <c r="AB12" s="2"/>
       <c r="AC12" s="2"/>
@@ -31396,51 +31394,51 @@
       <c r="AL12" s="2"/>
       <c r="AM12" s="2"/>
       <c r="AN12" s="2"/>
       <c r="AO12" s="2"/>
       <c r="AP12" s="2"/>
       <c r="AQ12" s="2"/>
       <c r="AR12" s="2"/>
       <c r="AS12" s="2"/>
       <c r="AT12" s="2"/>
       <c r="AU12" s="2"/>
       <c r="AV12" s="2"/>
       <c r="AW12" s="2"/>
       <c r="AX12" s="2"/>
       <c r="AY12" s="2"/>
       <c r="AZ12" s="2"/>
       <c r="BA12" s="2"/>
       <c r="BB12" s="2"/>
       <c r="BC12" s="2"/>
       <c r="BD12" s="2"/>
       <c r="BE12" s="2"/>
       <c r="BF12" s="2"/>
       <c r="BG12" s="2"/>
       <c r="BH12" s="2"/>
       <c r="BI12" s="2"/>
     </row>
-    <row r="13" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="2"/>
       <c r="C13" s="167" t="s">
         <v>63</v>
       </c>
       <c r="D13" s="69"/>
       <c r="E13" s="69"/>
       <c r="F13" s="69"/>
       <c r="G13" s="69"/>
       <c r="H13" s="69"/>
       <c r="I13" s="69"/>
       <c r="J13" s="69"/>
       <c r="K13" s="69"/>
       <c r="L13" s="69"/>
       <c r="M13" s="69"/>
       <c r="N13" s="69"/>
       <c r="O13" s="69"/>
       <c r="P13" s="69"/>
       <c r="Q13" s="69"/>
       <c r="R13" s="69"/>
       <c r="S13" s="69"/>
       <c r="T13" s="69"/>
       <c r="U13" s="69"/>
       <c r="X13" s="100"/>
       <c r="Y13" s="2"/>
       <c r="Z13" s="19"/>
@@ -31773,51 +31771,51 @@
       <c r="AL17" s="2"/>
       <c r="AM17" s="2"/>
       <c r="AN17" s="2"/>
       <c r="AO17" s="2"/>
       <c r="AP17" s="2"/>
       <c r="AQ17" s="2"/>
       <c r="AR17" s="2"/>
       <c r="AS17" s="2"/>
       <c r="AT17" s="2"/>
       <c r="AU17" s="2"/>
       <c r="AV17" s="2"/>
       <c r="AW17" s="2"/>
       <c r="AX17" s="2"/>
       <c r="AY17" s="2"/>
       <c r="AZ17" s="2"/>
       <c r="BA17" s="2"/>
       <c r="BB17" s="2"/>
       <c r="BC17" s="2"/>
       <c r="BD17" s="2"/>
       <c r="BE17" s="2"/>
       <c r="BF17" s="2"/>
       <c r="BG17" s="2"/>
       <c r="BH17" s="2"/>
       <c r="BI17" s="2"/>
     </row>
-    <row r="18" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="2"/>
       <c r="C18" s="64"/>
       <c r="D18" s="69"/>
       <c r="E18" s="69"/>
       <c r="F18" s="69"/>
       <c r="G18" s="69"/>
       <c r="H18" s="69"/>
       <c r="I18" s="69"/>
       <c r="J18" s="69"/>
       <c r="K18" s="69"/>
       <c r="L18" s="69"/>
       <c r="M18" s="69"/>
       <c r="N18" s="69"/>
       <c r="O18" s="69"/>
       <c r="P18" s="69"/>
       <c r="Q18" s="69"/>
       <c r="R18" s="69"/>
       <c r="S18" s="69"/>
       <c r="T18" s="69"/>
       <c r="U18" s="69"/>
       <c r="X18" s="100"/>
       <c r="Y18" s="2"/>
       <c r="Z18" s="19"/>
       <c r="AB18" s="2"/>
       <c r="AC18" s="2"/>
@@ -31832,51 +31830,51 @@
       <c r="AL18" s="2"/>
       <c r="AM18" s="2"/>
       <c r="AN18" s="2"/>
       <c r="AO18" s="2"/>
       <c r="AP18" s="2"/>
       <c r="AQ18" s="2"/>
       <c r="AR18" s="2"/>
       <c r="AS18" s="2"/>
       <c r="AT18" s="2"/>
       <c r="AU18" s="2"/>
       <c r="AV18" s="2"/>
       <c r="AW18" s="2"/>
       <c r="AX18" s="2"/>
       <c r="AY18" s="2"/>
       <c r="AZ18" s="2"/>
       <c r="BA18" s="2"/>
       <c r="BB18" s="2"/>
       <c r="BC18" s="2"/>
       <c r="BD18" s="2"/>
       <c r="BE18" s="2"/>
       <c r="BF18" s="2"/>
       <c r="BG18" s="2"/>
       <c r="BH18" s="2"/>
       <c r="BI18" s="2"/>
     </row>
-    <row r="19" spans="1:61" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:61" s="10" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A19" s="2"/>
       <c r="C19" s="167" t="s">
         <v>184</v>
       </c>
       <c r="D19" s="172"/>
       <c r="E19" s="172"/>
       <c r="F19" s="172"/>
       <c r="G19" s="172"/>
       <c r="H19" s="172"/>
       <c r="I19" s="172"/>
       <c r="J19" s="172"/>
       <c r="K19" s="172"/>
       <c r="L19" s="172"/>
       <c r="M19" s="172"/>
       <c r="N19" s="172"/>
       <c r="O19" s="172"/>
       <c r="P19" s="172"/>
       <c r="Q19" s="172"/>
       <c r="R19" s="172"/>
       <c r="S19" s="172"/>
       <c r="T19" s="172"/>
       <c r="U19" s="172"/>
       <c r="X19" s="19"/>
       <c r="Z19" s="19"/>
       <c r="AB19" s="2"/>
@@ -31892,51 +31890,51 @@
       <c r="AL19" s="2"/>
       <c r="AM19" s="2"/>
       <c r="AN19" s="2"/>
       <c r="AO19" s="2"/>
       <c r="AP19" s="2"/>
       <c r="AQ19" s="2"/>
       <c r="AR19" s="2"/>
       <c r="AS19" s="2"/>
       <c r="AT19" s="2"/>
       <c r="AU19" s="2"/>
       <c r="AV19" s="2"/>
       <c r="AW19" s="2"/>
       <c r="AX19" s="2"/>
       <c r="AY19" s="2"/>
       <c r="AZ19" s="2"/>
       <c r="BA19" s="2"/>
       <c r="BB19" s="2"/>
       <c r="BC19" s="2"/>
       <c r="BD19" s="2"/>
       <c r="BE19" s="2"/>
       <c r="BF19" s="2"/>
       <c r="BG19" s="2"/>
       <c r="BH19" s="2"/>
       <c r="BI19" s="2"/>
     </row>
-    <row r="20" spans="1:61" s="10" customFormat="1" ht="19.2" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:61" s="10" customFormat="1" ht="18" x14ac:dyDescent="0.25">
       <c r="A20" s="2"/>
       <c r="C20" s="70" t="s">
         <v>185</v>
       </c>
       <c r="D20" s="168"/>
       <c r="E20" s="168">
         <v>27.8</v>
       </c>
       <c r="F20" s="168"/>
       <c r="G20" s="168">
         <v>29.6</v>
       </c>
       <c r="H20" s="168"/>
       <c r="I20" s="168">
         <v>23.1</v>
       </c>
       <c r="J20" s="168"/>
       <c r="K20" s="168">
         <v>35.700000000000003</v>
       </c>
       <c r="L20" s="168"/>
       <c r="M20" s="168">
         <v>49.3</v>
       </c>
       <c r="N20" s="168"/>
@@ -31973,51 +31971,51 @@
       <c r="AL20" s="2"/>
       <c r="AM20" s="2"/>
       <c r="AN20" s="2"/>
       <c r="AO20" s="2"/>
       <c r="AP20" s="2"/>
       <c r="AQ20" s="2"/>
       <c r="AR20" s="2"/>
       <c r="AS20" s="2"/>
       <c r="AT20" s="2"/>
       <c r="AU20" s="2"/>
       <c r="AV20" s="2"/>
       <c r="AW20" s="2"/>
       <c r="AX20" s="2"/>
       <c r="AY20" s="2"/>
       <c r="AZ20" s="2"/>
       <c r="BA20" s="2"/>
       <c r="BB20" s="2"/>
       <c r="BC20" s="2"/>
       <c r="BD20" s="2"/>
       <c r="BE20" s="2"/>
       <c r="BF20" s="2"/>
       <c r="BG20" s="2"/>
       <c r="BH20" s="2"/>
       <c r="BI20" s="2"/>
     </row>
-    <row r="21" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A21" s="2"/>
       <c r="C21" s="70" t="s">
         <v>50</v>
       </c>
       <c r="D21" s="169"/>
       <c r="E21" s="169">
         <v>-5.2</v>
       </c>
       <c r="F21" s="169"/>
       <c r="G21" s="169">
         <v>3.1</v>
       </c>
       <c r="H21" s="169"/>
       <c r="I21" s="169">
         <v>-2.6</v>
       </c>
       <c r="J21" s="169"/>
       <c r="K21" s="169">
         <v>35.200000000000003</v>
       </c>
       <c r="L21" s="169"/>
       <c r="M21" s="169">
         <v>18.8</v>
       </c>
       <c r="N21" s="169"/>
@@ -32052,51 +32050,51 @@
       <c r="AL21" s="2"/>
       <c r="AM21" s="2"/>
       <c r="AN21" s="2"/>
       <c r="AO21" s="2"/>
       <c r="AP21" s="2"/>
       <c r="AQ21" s="2"/>
       <c r="AR21" s="2"/>
       <c r="AS21" s="2"/>
       <c r="AT21" s="2"/>
       <c r="AU21" s="2"/>
       <c r="AV21" s="2"/>
       <c r="AW21" s="2"/>
       <c r="AX21" s="2"/>
       <c r="AY21" s="2"/>
       <c r="AZ21" s="2"/>
       <c r="BA21" s="2"/>
       <c r="BB21" s="2"/>
       <c r="BC21" s="2"/>
       <c r="BD21" s="2"/>
       <c r="BE21" s="2"/>
       <c r="BF21" s="2"/>
       <c r="BG21" s="2"/>
       <c r="BH21" s="2"/>
       <c r="BI21" s="2"/>
     </row>
-    <row r="22" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A22" s="2"/>
       <c r="C22" s="79" t="s">
         <v>40</v>
       </c>
       <c r="D22" s="170"/>
       <c r="E22" s="170">
         <v>22.5</v>
       </c>
       <c r="F22" s="170"/>
       <c r="G22" s="170">
         <v>32.700000000000003</v>
       </c>
       <c r="H22" s="170"/>
       <c r="I22" s="170">
         <v>20.5</v>
       </c>
       <c r="J22" s="170"/>
       <c r="K22" s="170">
         <v>70.900000000000006</v>
       </c>
       <c r="L22" s="170"/>
       <c r="M22" s="170">
         <v>68</v>
       </c>
       <c r="N22" s="170"/>
@@ -32131,51 +32129,51 @@
       <c r="AL22" s="2"/>
       <c r="AM22" s="2"/>
       <c r="AN22" s="2"/>
       <c r="AO22" s="2"/>
       <c r="AP22" s="2"/>
       <c r="AQ22" s="2"/>
       <c r="AR22" s="2"/>
       <c r="AS22" s="2"/>
       <c r="AT22" s="2"/>
       <c r="AU22" s="2"/>
       <c r="AV22" s="2"/>
       <c r="AW22" s="2"/>
       <c r="AX22" s="2"/>
       <c r="AY22" s="2"/>
       <c r="AZ22" s="2"/>
       <c r="BA22" s="2"/>
       <c r="BB22" s="2"/>
       <c r="BC22" s="2"/>
       <c r="BD22" s="2"/>
       <c r="BE22" s="2"/>
       <c r="BF22" s="2"/>
       <c r="BG22" s="2"/>
       <c r="BH22" s="2"/>
       <c r="BI22" s="2"/>
     </row>
-    <row r="23" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A23" s="2"/>
       <c r="C23" s="79"/>
       <c r="D23" s="69"/>
       <c r="E23" s="69"/>
       <c r="F23" s="69"/>
       <c r="G23" s="69"/>
       <c r="H23" s="69"/>
       <c r="I23" s="69"/>
       <c r="J23" s="69"/>
       <c r="K23" s="69"/>
       <c r="L23" s="69"/>
       <c r="M23" s="69"/>
       <c r="N23" s="69"/>
       <c r="O23" s="69"/>
       <c r="P23" s="69"/>
       <c r="Q23" s="69"/>
       <c r="R23" s="69"/>
       <c r="S23" s="69"/>
       <c r="T23" s="69"/>
       <c r="U23" s="69"/>
       <c r="X23" s="100"/>
       <c r="Y23" s="2"/>
       <c r="Z23" s="19"/>
       <c r="AB23" s="2"/>
       <c r="AC23" s="2"/>
@@ -32190,51 +32188,51 @@
       <c r="AL23" s="2"/>
       <c r="AM23" s="2"/>
       <c r="AN23" s="2"/>
       <c r="AO23" s="2"/>
       <c r="AP23" s="2"/>
       <c r="AQ23" s="2"/>
       <c r="AR23" s="2"/>
       <c r="AS23" s="2"/>
       <c r="AT23" s="2"/>
       <c r="AU23" s="2"/>
       <c r="AV23" s="2"/>
       <c r="AW23" s="2"/>
       <c r="AX23" s="2"/>
       <c r="AY23" s="2"/>
       <c r="AZ23" s="2"/>
       <c r="BA23" s="2"/>
       <c r="BB23" s="2"/>
       <c r="BC23" s="2"/>
       <c r="BD23" s="2"/>
       <c r="BE23" s="2"/>
       <c r="BF23" s="2"/>
       <c r="BG23" s="2"/>
       <c r="BH23" s="2"/>
       <c r="BI23" s="2"/>
     </row>
-    <row r="24" spans="1:61" s="10" customFormat="1" ht="19.2" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:61" s="10" customFormat="1" ht="18" x14ac:dyDescent="0.25">
       <c r="A24" s="2"/>
       <c r="C24" s="167" t="s">
         <v>186</v>
       </c>
       <c r="D24" s="173"/>
       <c r="E24" s="174"/>
       <c r="F24" s="173"/>
       <c r="G24" s="174"/>
       <c r="H24" s="173"/>
       <c r="I24" s="174"/>
       <c r="J24" s="173"/>
       <c r="K24" s="174"/>
       <c r="L24" s="173"/>
       <c r="M24" s="174"/>
       <c r="N24" s="173"/>
       <c r="O24" s="174"/>
       <c r="P24" s="173"/>
       <c r="Q24" s="174"/>
       <c r="R24" s="173"/>
       <c r="S24" s="174"/>
       <c r="T24" s="173"/>
       <c r="U24" s="174"/>
       <c r="X24" s="100"/>
       <c r="Y24" s="2"/>
       <c r="Z24" s="19"/>
@@ -32251,51 +32249,51 @@
       <c r="AL24" s="2"/>
       <c r="AM24" s="2"/>
       <c r="AN24" s="2"/>
       <c r="AO24" s="2"/>
       <c r="AP24" s="2"/>
       <c r="AQ24" s="2"/>
       <c r="AR24" s="2"/>
       <c r="AS24" s="2"/>
       <c r="AT24" s="2"/>
       <c r="AU24" s="2"/>
       <c r="AV24" s="2"/>
       <c r="AW24" s="2"/>
       <c r="AX24" s="2"/>
       <c r="AY24" s="2"/>
       <c r="AZ24" s="2"/>
       <c r="BA24" s="2"/>
       <c r="BB24" s="2"/>
       <c r="BC24" s="2"/>
       <c r="BD24" s="2"/>
       <c r="BE24" s="2"/>
       <c r="BF24" s="2"/>
       <c r="BG24" s="2"/>
       <c r="BH24" s="2"/>
       <c r="BI24" s="2"/>
     </row>
-    <row r="25" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A25" s="2"/>
       <c r="C25" s="70" t="s">
         <v>104</v>
       </c>
       <c r="D25" s="168"/>
       <c r="E25" s="168">
         <v>0</v>
       </c>
       <c r="F25" s="168"/>
       <c r="G25" s="168">
         <v>199.4</v>
       </c>
       <c r="H25" s="168"/>
       <c r="I25" s="168">
         <v>0</v>
       </c>
       <c r="J25" s="168"/>
       <c r="K25" s="168">
         <v>1.9</v>
       </c>
       <c r="L25" s="168"/>
       <c r="M25" s="168">
         <v>21.8</v>
       </c>
       <c r="N25" s="168"/>
@@ -32330,51 +32328,51 @@
       <c r="AL25" s="2"/>
       <c r="AM25" s="2"/>
       <c r="AN25" s="2"/>
       <c r="AO25" s="2"/>
       <c r="AP25" s="2"/>
       <c r="AQ25" s="2"/>
       <c r="AR25" s="2"/>
       <c r="AS25" s="2"/>
       <c r="AT25" s="2"/>
       <c r="AU25" s="2"/>
       <c r="AV25" s="2"/>
       <c r="AW25" s="2"/>
       <c r="AX25" s="2"/>
       <c r="AY25" s="2"/>
       <c r="AZ25" s="2"/>
       <c r="BA25" s="2"/>
       <c r="BB25" s="2"/>
       <c r="BC25" s="2"/>
       <c r="BD25" s="2"/>
       <c r="BE25" s="2"/>
       <c r="BF25" s="2"/>
       <c r="BG25" s="2"/>
       <c r="BH25" s="2"/>
       <c r="BI25" s="2"/>
     </row>
-    <row r="26" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A26" s="2"/>
       <c r="C26" s="70" t="s">
         <v>105</v>
       </c>
       <c r="D26" s="169"/>
       <c r="E26" s="169">
         <v>2</v>
       </c>
       <c r="F26" s="169"/>
       <c r="G26" s="169">
         <v>75.7</v>
       </c>
       <c r="H26" s="169"/>
       <c r="I26" s="169">
         <v>0</v>
       </c>
       <c r="J26" s="169"/>
       <c r="K26" s="169">
         <v>6</v>
       </c>
       <c r="L26" s="169"/>
       <c r="M26" s="169">
         <v>67.5</v>
       </c>
       <c r="N26" s="169"/>
@@ -32409,51 +32407,51 @@
       <c r="AL26" s="2"/>
       <c r="AM26" s="2"/>
       <c r="AN26" s="2"/>
       <c r="AO26" s="2"/>
       <c r="AP26" s="2"/>
       <c r="AQ26" s="2"/>
       <c r="AR26" s="2"/>
       <c r="AS26" s="2"/>
       <c r="AT26" s="2"/>
       <c r="AU26" s="2"/>
       <c r="AV26" s="2"/>
       <c r="AW26" s="2"/>
       <c r="AX26" s="2"/>
       <c r="AY26" s="2"/>
       <c r="AZ26" s="2"/>
       <c r="BA26" s="2"/>
       <c r="BB26" s="2"/>
       <c r="BC26" s="2"/>
       <c r="BD26" s="2"/>
       <c r="BE26" s="2"/>
       <c r="BF26" s="2"/>
       <c r="BG26" s="2"/>
       <c r="BH26" s="2"/>
       <c r="BI26" s="2"/>
     </row>
-    <row r="27" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="C27" s="79" t="s">
         <v>84</v>
       </c>
       <c r="D27" s="170"/>
       <c r="E27" s="170">
         <v>2</v>
       </c>
       <c r="F27" s="170"/>
       <c r="G27" s="170">
         <v>275</v>
       </c>
       <c r="H27" s="170"/>
       <c r="I27" s="170">
         <v>0</v>
       </c>
       <c r="J27" s="170"/>
       <c r="K27" s="170">
         <v>7.9</v>
       </c>
       <c r="L27" s="170"/>
       <c r="M27" s="170">
         <v>89.3</v>
       </c>
       <c r="N27" s="170"/>
@@ -32487,75 +32485,75 @@
       <c r="AL27" s="2"/>
       <c r="AM27" s="2"/>
       <c r="AN27" s="2"/>
       <c r="AO27" s="2"/>
       <c r="AP27" s="2"/>
       <c r="AQ27" s="2"/>
       <c r="AR27" s="2"/>
       <c r="AS27" s="2"/>
       <c r="AT27" s="2"/>
       <c r="AU27" s="2"/>
       <c r="AV27" s="2"/>
       <c r="AW27" s="2"/>
       <c r="AX27" s="2"/>
       <c r="AY27" s="2"/>
       <c r="AZ27" s="2"/>
       <c r="BA27" s="2"/>
       <c r="BB27" s="2"/>
       <c r="BC27" s="2"/>
       <c r="BD27" s="2"/>
       <c r="BE27" s="2"/>
       <c r="BF27" s="2"/>
       <c r="BG27" s="2"/>
       <c r="BH27" s="2"/>
       <c r="BI27" s="2"/>
     </row>
-    <row r="28" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="C28" s="105"/>
       <c r="D28" s="69"/>
       <c r="E28" s="69"/>
       <c r="F28" s="69"/>
       <c r="G28" s="69"/>
       <c r="H28" s="69"/>
       <c r="I28" s="69"/>
       <c r="J28" s="69"/>
       <c r="K28" s="69"/>
       <c r="L28" s="69"/>
       <c r="M28" s="69"/>
       <c r="N28" s="69"/>
       <c r="O28" s="69"/>
       <c r="P28" s="69"/>
       <c r="Q28" s="69"/>
       <c r="R28" s="69"/>
       <c r="S28" s="69"/>
       <c r="T28" s="69"/>
       <c r="U28" s="69"/>
       <c r="X28" s="138"/>
       <c r="Y28" s="139"/>
     </row>
-    <row r="29" spans="1:61" s="10" customFormat="1" ht="19.2" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:61" s="10" customFormat="1" ht="18" x14ac:dyDescent="0.25">
       <c r="A29" s="2"/>
       <c r="C29" s="167" t="s">
         <v>187</v>
       </c>
       <c r="D29" s="172"/>
       <c r="E29" s="172"/>
       <c r="F29" s="172"/>
       <c r="G29" s="172"/>
       <c r="H29" s="172"/>
       <c r="I29" s="172"/>
       <c r="J29" s="172"/>
       <c r="K29" s="172"/>
       <c r="L29" s="172"/>
       <c r="M29" s="172"/>
       <c r="N29" s="172"/>
       <c r="O29" s="172"/>
       <c r="P29" s="172"/>
       <c r="Q29" s="172"/>
       <c r="R29" s="172"/>
       <c r="S29" s="172"/>
       <c r="T29" s="172"/>
       <c r="U29" s="172"/>
       <c r="X29" s="118"/>
       <c r="Y29" s="118"/>
       <c r="Z29" s="2"/>
@@ -32573,51 +32571,51 @@
       <c r="AL29" s="2"/>
       <c r="AM29" s="2"/>
       <c r="AN29" s="2"/>
       <c r="AO29" s="2"/>
       <c r="AP29" s="2"/>
       <c r="AQ29" s="2"/>
       <c r="AR29" s="2"/>
       <c r="AS29" s="2"/>
       <c r="AT29" s="2"/>
       <c r="AU29" s="2"/>
       <c r="AV29" s="2"/>
       <c r="AW29" s="2"/>
       <c r="AX29" s="2"/>
       <c r="AY29" s="2"/>
       <c r="AZ29" s="2"/>
       <c r="BA29" s="2"/>
       <c r="BB29" s="2"/>
       <c r="BC29" s="2"/>
       <c r="BD29" s="2"/>
       <c r="BE29" s="2"/>
       <c r="BF29" s="2"/>
       <c r="BG29" s="2"/>
       <c r="BH29" s="2"/>
       <c r="BI29" s="2"/>
     </row>
-    <row r="30" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A30" s="2"/>
       <c r="C30" s="70" t="s">
         <v>76</v>
       </c>
       <c r="D30" s="168"/>
       <c r="E30" s="168">
         <v>27.8</v>
       </c>
       <c r="F30" s="168"/>
       <c r="G30" s="168">
         <v>229</v>
       </c>
       <c r="H30" s="168"/>
       <c r="I30" s="168">
         <v>23.1</v>
       </c>
       <c r="J30" s="168"/>
       <c r="K30" s="168">
         <v>37.6</v>
       </c>
       <c r="L30" s="168"/>
       <c r="M30" s="168">
         <v>71.099999999999994</v>
       </c>
       <c r="N30" s="168"/>
@@ -32654,51 +32652,51 @@
       <c r="AL30" s="2"/>
       <c r="AM30" s="2"/>
       <c r="AN30" s="2"/>
       <c r="AO30" s="2"/>
       <c r="AP30" s="2"/>
       <c r="AQ30" s="2"/>
       <c r="AR30" s="2"/>
       <c r="AS30" s="2"/>
       <c r="AT30" s="2"/>
       <c r="AU30" s="2"/>
       <c r="AV30" s="2"/>
       <c r="AW30" s="2"/>
       <c r="AX30" s="2"/>
       <c r="AY30" s="2"/>
       <c r="AZ30" s="2"/>
       <c r="BA30" s="2"/>
       <c r="BB30" s="2"/>
       <c r="BC30" s="2"/>
       <c r="BD30" s="2"/>
       <c r="BE30" s="2"/>
       <c r="BF30" s="2"/>
       <c r="BG30" s="2"/>
       <c r="BH30" s="2"/>
       <c r="BI30" s="2"/>
     </row>
-    <row r="31" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A31" s="2"/>
       <c r="C31" s="70" t="s">
         <v>77</v>
       </c>
       <c r="D31" s="169"/>
       <c r="E31" s="169">
         <v>-3.2</v>
       </c>
       <c r="F31" s="169"/>
       <c r="G31" s="169">
         <v>78.7</v>
       </c>
       <c r="H31" s="169"/>
       <c r="I31" s="169">
         <v>-2.6</v>
       </c>
       <c r="J31" s="169"/>
       <c r="K31" s="169">
         <v>41.2</v>
       </c>
       <c r="L31" s="169"/>
       <c r="M31" s="169">
         <v>86.2</v>
       </c>
       <c r="N31" s="169"/>
@@ -32735,51 +32733,51 @@
       <c r="AL31" s="2"/>
       <c r="AM31" s="2"/>
       <c r="AN31" s="2"/>
       <c r="AO31" s="2"/>
       <c r="AP31" s="2"/>
       <c r="AQ31" s="2"/>
       <c r="AR31" s="2"/>
       <c r="AS31" s="2"/>
       <c r="AT31" s="2"/>
       <c r="AU31" s="2"/>
       <c r="AV31" s="2"/>
       <c r="AW31" s="2"/>
       <c r="AX31" s="2"/>
       <c r="AY31" s="2"/>
       <c r="AZ31" s="2"/>
       <c r="BA31" s="2"/>
       <c r="BB31" s="2"/>
       <c r="BC31" s="2"/>
       <c r="BD31" s="2"/>
       <c r="BE31" s="2"/>
       <c r="BF31" s="2"/>
       <c r="BG31" s="2"/>
       <c r="BH31" s="2"/>
       <c r="BI31" s="2"/>
     </row>
-    <row r="32" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="2"/>
       <c r="C32" s="79" t="s">
         <v>39</v>
       </c>
       <c r="D32" s="170"/>
       <c r="E32" s="170">
         <v>24.5</v>
       </c>
       <c r="F32" s="170"/>
       <c r="G32" s="170">
         <v>307.7</v>
       </c>
       <c r="H32" s="170"/>
       <c r="I32" s="170">
         <v>20.5</v>
       </c>
       <c r="J32" s="170"/>
       <c r="K32" s="170">
         <v>78.8</v>
       </c>
       <c r="L32" s="170"/>
       <c r="M32" s="170">
         <v>157.30000000000001</v>
       </c>
       <c r="N32" s="170"/>
@@ -32816,51 +32814,51 @@
       <c r="AL32" s="2"/>
       <c r="AM32" s="2"/>
       <c r="AN32" s="2"/>
       <c r="AO32" s="2"/>
       <c r="AP32" s="2"/>
       <c r="AQ32" s="2"/>
       <c r="AR32" s="2"/>
       <c r="AS32" s="2"/>
       <c r="AT32" s="2"/>
       <c r="AU32" s="2"/>
       <c r="AV32" s="2"/>
       <c r="AW32" s="2"/>
       <c r="AX32" s="2"/>
       <c r="AY32" s="2"/>
       <c r="AZ32" s="2"/>
       <c r="BA32" s="2"/>
       <c r="BB32" s="2"/>
       <c r="BC32" s="2"/>
       <c r="BD32" s="2"/>
       <c r="BE32" s="2"/>
       <c r="BF32" s="2"/>
       <c r="BG32" s="2"/>
       <c r="BH32" s="2"/>
       <c r="BI32" s="2"/>
     </row>
-    <row r="33" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="2"/>
       <c r="C33" s="79"/>
       <c r="D33" s="69"/>
       <c r="E33" s="69"/>
       <c r="F33" s="69"/>
       <c r="G33" s="69"/>
       <c r="H33" s="69"/>
       <c r="I33" s="69"/>
       <c r="J33" s="69"/>
       <c r="K33" s="69"/>
       <c r="L33" s="69"/>
       <c r="M33" s="69"/>
       <c r="N33" s="69"/>
       <c r="O33" s="69"/>
       <c r="P33" s="69"/>
       <c r="Q33" s="69"/>
       <c r="R33" s="69"/>
       <c r="S33" s="69"/>
       <c r="T33" s="69"/>
       <c r="U33" s="69"/>
       <c r="W33" s="17"/>
       <c r="X33" s="100"/>
       <c r="Y33" s="2"/>
       <c r="Z33" s="155"/>
       <c r="AA33" s="28"/>
@@ -32877,51 +32875,51 @@
       <c r="AL33" s="2"/>
       <c r="AM33" s="2"/>
       <c r="AN33" s="2"/>
       <c r="AO33" s="2"/>
       <c r="AP33" s="2"/>
       <c r="AQ33" s="2"/>
       <c r="AR33" s="2"/>
       <c r="AS33" s="2"/>
       <c r="AT33" s="2"/>
       <c r="AU33" s="2"/>
       <c r="AV33" s="2"/>
       <c r="AW33" s="2"/>
       <c r="AX33" s="2"/>
       <c r="AY33" s="2"/>
       <c r="AZ33" s="2"/>
       <c r="BA33" s="2"/>
       <c r="BB33" s="2"/>
       <c r="BC33" s="2"/>
       <c r="BD33" s="2"/>
       <c r="BE33" s="2"/>
       <c r="BF33" s="2"/>
       <c r="BG33" s="2"/>
       <c r="BH33" s="2"/>
       <c r="BI33" s="2"/>
     </row>
-    <row r="34" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="2"/>
       <c r="C34" s="70" t="s">
         <v>188</v>
       </c>
       <c r="D34" s="168"/>
       <c r="E34" s="168">
         <v>6.3</v>
       </c>
       <c r="F34" s="168"/>
       <c r="G34" s="168">
         <v>6.8</v>
       </c>
       <c r="H34" s="168"/>
       <c r="I34" s="168">
         <v>6.4</v>
       </c>
       <c r="J34" s="168"/>
       <c r="K34" s="168">
         <v>5.9</v>
       </c>
       <c r="L34" s="168"/>
       <c r="M34" s="168">
         <v>4.8</v>
       </c>
       <c r="N34" s="168"/>
@@ -32958,51 +32956,51 @@
       <c r="AL34" s="2"/>
       <c r="AM34" s="2"/>
       <c r="AN34" s="2"/>
       <c r="AO34" s="2"/>
       <c r="AP34" s="2"/>
       <c r="AQ34" s="2"/>
       <c r="AR34" s="2"/>
       <c r="AS34" s="2"/>
       <c r="AT34" s="2"/>
       <c r="AU34" s="2"/>
       <c r="AV34" s="2"/>
       <c r="AW34" s="2"/>
       <c r="AX34" s="2"/>
       <c r="AY34" s="2"/>
       <c r="AZ34" s="2"/>
       <c r="BA34" s="2"/>
       <c r="BB34" s="2"/>
       <c r="BC34" s="2"/>
       <c r="BD34" s="2"/>
       <c r="BE34" s="2"/>
       <c r="BF34" s="2"/>
       <c r="BG34" s="2"/>
       <c r="BH34" s="2"/>
       <c r="BI34" s="2"/>
     </row>
-    <row r="35" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="2"/>
       <c r="C35" s="70"/>
       <c r="D35" s="69"/>
       <c r="E35" s="69"/>
       <c r="F35" s="69"/>
       <c r="G35" s="69"/>
       <c r="H35" s="69"/>
       <c r="I35" s="69"/>
       <c r="J35" s="69"/>
       <c r="K35" s="69"/>
       <c r="L35" s="69"/>
       <c r="M35" s="69"/>
       <c r="N35" s="69"/>
       <c r="O35" s="69"/>
       <c r="P35" s="69"/>
       <c r="Q35" s="69"/>
       <c r="R35" s="69"/>
       <c r="S35" s="69"/>
       <c r="T35" s="69"/>
       <c r="U35" s="69"/>
       <c r="W35" s="17"/>
       <c r="X35" s="100"/>
       <c r="Y35" s="2"/>
       <c r="Z35" s="120"/>
       <c r="AA35" s="28"/>
@@ -33019,51 +33017,51 @@
       <c r="AL35" s="2"/>
       <c r="AM35" s="2"/>
       <c r="AN35" s="2"/>
       <c r="AO35" s="2"/>
       <c r="AP35" s="2"/>
       <c r="AQ35" s="2"/>
       <c r="AR35" s="2"/>
       <c r="AS35" s="2"/>
       <c r="AT35" s="2"/>
       <c r="AU35" s="2"/>
       <c r="AV35" s="2"/>
       <c r="AW35" s="2"/>
       <c r="AX35" s="2"/>
       <c r="AY35" s="2"/>
       <c r="AZ35" s="2"/>
       <c r="BA35" s="2"/>
       <c r="BB35" s="2"/>
       <c r="BC35" s="2"/>
       <c r="BD35" s="2"/>
       <c r="BE35" s="2"/>
       <c r="BF35" s="2"/>
       <c r="BG35" s="2"/>
       <c r="BH35" s="2"/>
       <c r="BI35" s="2"/>
     </row>
-    <row r="36" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="2"/>
       <c r="C36" s="70" t="s">
         <v>89</v>
       </c>
       <c r="D36" s="168"/>
       <c r="E36" s="168">
         <v>29.5</v>
       </c>
       <c r="F36" s="168"/>
       <c r="G36" s="168">
         <v>213.6</v>
       </c>
       <c r="H36" s="168"/>
       <c r="I36" s="168">
         <v>24.8</v>
       </c>
       <c r="J36" s="168"/>
       <c r="K36" s="168">
         <v>31.7</v>
       </c>
       <c r="L36" s="168"/>
       <c r="M36" s="168">
         <v>64.5</v>
       </c>
       <c r="N36" s="168"/>
@@ -33100,51 +33098,51 @@
       <c r="AL36" s="2"/>
       <c r="AM36" s="2"/>
       <c r="AN36" s="2"/>
       <c r="AO36" s="2"/>
       <c r="AP36" s="2"/>
       <c r="AQ36" s="2"/>
       <c r="AR36" s="2"/>
       <c r="AS36" s="2"/>
       <c r="AT36" s="2"/>
       <c r="AU36" s="2"/>
       <c r="AV36" s="2"/>
       <c r="AW36" s="2"/>
       <c r="AX36" s="2"/>
       <c r="AY36" s="2"/>
       <c r="AZ36" s="2"/>
       <c r="BA36" s="2"/>
       <c r="BB36" s="2"/>
       <c r="BC36" s="2"/>
       <c r="BD36" s="2"/>
       <c r="BE36" s="2"/>
       <c r="BF36" s="2"/>
       <c r="BG36" s="2"/>
       <c r="BH36" s="2"/>
       <c r="BI36" s="2"/>
     </row>
-    <row r="37" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="2"/>
       <c r="C37" s="70" t="s">
         <v>71</v>
       </c>
       <c r="D37" s="175"/>
       <c r="E37" s="175">
         <v>-1.8</v>
       </c>
       <c r="F37" s="175"/>
       <c r="G37" s="175">
         <v>15.4</v>
       </c>
       <c r="H37" s="175"/>
       <c r="I37" s="175">
         <v>-1.7</v>
       </c>
       <c r="J37" s="175"/>
       <c r="K37" s="175">
         <v>5.9</v>
       </c>
       <c r="L37" s="175"/>
       <c r="M37" s="175">
         <v>6.6</v>
       </c>
       <c r="N37" s="175"/>
@@ -33260,996 +33258,996 @@
       <c r="AL38" s="2"/>
       <c r="AM38" s="2"/>
       <c r="AN38" s="2"/>
       <c r="AO38" s="2"/>
       <c r="AP38" s="2"/>
       <c r="AQ38" s="2"/>
       <c r="AR38" s="2"/>
       <c r="AS38" s="2"/>
       <c r="AT38" s="2"/>
       <c r="AU38" s="2"/>
       <c r="AV38" s="2"/>
       <c r="AW38" s="2"/>
       <c r="AX38" s="2"/>
       <c r="AY38" s="2"/>
       <c r="AZ38" s="2"/>
       <c r="BA38" s="2"/>
       <c r="BB38" s="2"/>
       <c r="BC38" s="2"/>
       <c r="BD38" s="2"/>
       <c r="BE38" s="2"/>
       <c r="BF38" s="2"/>
       <c r="BG38" s="2"/>
       <c r="BH38" s="2"/>
       <c r="BI38" s="2"/>
     </row>
-    <row r="39" spans="1:61" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:61" ht="16.5" x14ac:dyDescent="0.25">
       <c r="C39" s="70" t="s">
         <v>79</v>
       </c>
       <c r="D39" s="171"/>
       <c r="E39" s="171">
         <v>8.1999999999999993</v>
       </c>
       <c r="F39" s="171"/>
       <c r="G39" s="171">
         <v>9.9</v>
       </c>
       <c r="H39" s="171"/>
       <c r="I39" s="171">
         <v>6.1</v>
       </c>
       <c r="J39" s="171"/>
       <c r="K39" s="171">
         <v>6.5</v>
       </c>
       <c r="L39" s="171"/>
       <c r="M39" s="171">
         <v>24.9</v>
       </c>
       <c r="N39" s="171"/>
       <c r="O39" s="171">
         <v>4.4000000000000004</v>
       </c>
       <c r="P39" s="171"/>
       <c r="Q39" s="171">
         <v>4.4000000000000004</v>
       </c>
       <c r="R39" s="171"/>
       <c r="S39" s="171">
         <v>3.6</v>
       </c>
       <c r="T39" s="171"/>
       <c r="U39" s="171">
         <v>3</v>
       </c>
     </row>
-    <row r="40" spans="1:61" ht="16.8" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:61" ht="16.5" x14ac:dyDescent="0.25">
       <c r="C40" s="176"/>
       <c r="D40" s="69"/>
       <c r="E40" s="69"/>
       <c r="F40" s="69"/>
       <c r="G40" s="69"/>
       <c r="H40" s="69"/>
       <c r="I40" s="69"/>
       <c r="J40" s="69"/>
       <c r="K40" s="69"/>
       <c r="L40" s="69"/>
       <c r="M40" s="69"/>
       <c r="N40" s="69"/>
       <c r="O40" s="69"/>
       <c r="P40" s="69"/>
       <c r="Q40" s="69"/>
       <c r="R40" s="69"/>
       <c r="S40" s="69"/>
       <c r="T40" s="69"/>
       <c r="U40" s="69"/>
     </row>
-    <row r="41" spans="1:61" ht="19.2" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:61" ht="18" x14ac:dyDescent="0.25">
       <c r="C41" s="167" t="s">
         <v>189</v>
       </c>
       <c r="D41" s="172"/>
       <c r="E41" s="172"/>
       <c r="F41" s="172"/>
       <c r="G41" s="172"/>
       <c r="H41" s="172"/>
       <c r="I41" s="172"/>
       <c r="J41" s="172"/>
       <c r="K41" s="172"/>
       <c r="L41" s="172"/>
       <c r="M41" s="172"/>
       <c r="N41" s="172"/>
       <c r="O41" s="172"/>
       <c r="P41" s="172"/>
       <c r="Q41" s="172"/>
       <c r="R41" s="172"/>
       <c r="S41" s="172"/>
       <c r="T41" s="172"/>
       <c r="U41" s="172"/>
     </row>
-    <row r="42" spans="1:61" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:61" ht="16.5" x14ac:dyDescent="0.25">
       <c r="C42" s="70" t="s">
         <v>51</v>
       </c>
       <c r="D42" s="168"/>
       <c r="E42" s="168">
         <v>41</v>
       </c>
       <c r="F42" s="168"/>
       <c r="G42" s="168">
         <v>36.9</v>
       </c>
       <c r="H42" s="168"/>
       <c r="I42" s="168">
         <v>34.200000000000003</v>
       </c>
       <c r="J42" s="168"/>
       <c r="K42" s="168">
         <v>36.1</v>
       </c>
       <c r="L42" s="168"/>
       <c r="M42" s="168">
         <v>38.299999999999997</v>
       </c>
       <c r="N42" s="168"/>
       <c r="O42" s="168">
         <v>32.1</v>
       </c>
       <c r="P42" s="168"/>
       <c r="Q42" s="168">
         <v>31</v>
       </c>
       <c r="R42" s="168"/>
       <c r="S42" s="168">
         <v>32.6</v>
       </c>
       <c r="T42" s="168"/>
       <c r="U42" s="168">
         <v>34.5</v>
       </c>
     </row>
-    <row r="43" spans="1:61" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:61" ht="16.5" x14ac:dyDescent="0.25">
       <c r="C43" s="70" t="s">
         <v>52</v>
       </c>
       <c r="D43" s="169"/>
       <c r="E43" s="169">
         <v>15.3</v>
       </c>
       <c r="F43" s="169"/>
       <c r="G43" s="169">
         <v>13</v>
       </c>
       <c r="H43" s="169"/>
       <c r="I43" s="169">
         <v>10.8</v>
       </c>
       <c r="J43" s="169"/>
       <c r="K43" s="169">
         <v>10.7</v>
       </c>
       <c r="L43" s="169"/>
       <c r="M43" s="169">
         <v>10.7</v>
       </c>
       <c r="N43" s="169"/>
       <c r="O43" s="169">
         <v>9.6</v>
       </c>
       <c r="P43" s="169"/>
       <c r="Q43" s="169">
         <v>9.1999999999999993</v>
       </c>
       <c r="R43" s="169"/>
       <c r="S43" s="169">
         <v>9.1999999999999993</v>
       </c>
       <c r="T43" s="169"/>
       <c r="U43" s="169">
         <v>9.3000000000000007</v>
       </c>
     </row>
-    <row r="44" spans="1:61" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:61" ht="16.5" x14ac:dyDescent="0.25">
       <c r="C44" s="79" t="s">
         <v>42</v>
       </c>
       <c r="D44" s="177"/>
       <c r="E44" s="177">
         <v>56.3</v>
       </c>
       <c r="F44" s="177"/>
       <c r="G44" s="177">
         <v>49.9</v>
       </c>
       <c r="H44" s="177"/>
       <c r="I44" s="177">
         <v>44.9</v>
       </c>
       <c r="J44" s="177"/>
       <c r="K44" s="177">
         <v>46.8</v>
       </c>
       <c r="L44" s="177"/>
       <c r="M44" s="177">
         <v>49</v>
       </c>
       <c r="N44" s="177"/>
       <c r="O44" s="177">
         <v>41.7</v>
       </c>
       <c r="P44" s="177"/>
       <c r="Q44" s="177">
         <v>40.200000000000003</v>
       </c>
       <c r="R44" s="177"/>
       <c r="S44" s="177">
         <v>41.8</v>
       </c>
       <c r="T44" s="177"/>
       <c r="U44" s="177">
         <v>43.8</v>
       </c>
     </row>
-    <row r="45" spans="1:61" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:61" ht="16.5" x14ac:dyDescent="0.25">
       <c r="C45" s="70" t="s">
         <v>53</v>
       </c>
       <c r="D45" s="169"/>
       <c r="E45" s="169">
         <v>2.5</v>
       </c>
       <c r="F45" s="169"/>
       <c r="G45" s="169">
         <v>4.2</v>
       </c>
       <c r="H45" s="169"/>
       <c r="I45" s="169">
         <v>3.7</v>
       </c>
       <c r="J45" s="169"/>
       <c r="K45" s="169">
         <v>4.3</v>
       </c>
       <c r="L45" s="169"/>
       <c r="M45" s="169">
         <v>4.3</v>
       </c>
       <c r="N45" s="169"/>
       <c r="O45" s="169">
         <v>2.2999999999999998</v>
       </c>
       <c r="P45" s="169"/>
       <c r="Q45" s="169">
         <v>2.2999999999999998</v>
       </c>
       <c r="R45" s="169"/>
       <c r="S45" s="169">
         <v>2.4</v>
       </c>
       <c r="T45" s="169"/>
       <c r="U45" s="169">
         <v>2.4</v>
       </c>
     </row>
-    <row r="46" spans="1:61" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:61" ht="16.5" x14ac:dyDescent="0.25">
       <c r="C46" s="79" t="s">
         <v>43</v>
       </c>
       <c r="D46" s="177"/>
       <c r="E46" s="177">
         <v>58.8</v>
       </c>
       <c r="F46" s="177"/>
       <c r="G46" s="177">
         <v>54.1</v>
       </c>
       <c r="H46" s="177"/>
       <c r="I46" s="177">
         <v>48.6</v>
       </c>
       <c r="J46" s="177"/>
       <c r="K46" s="177">
         <v>51.1</v>
       </c>
       <c r="L46" s="177"/>
       <c r="M46" s="177">
         <v>53.3</v>
       </c>
       <c r="N46" s="177"/>
       <c r="O46" s="177">
         <v>44</v>
       </c>
       <c r="P46" s="177"/>
       <c r="Q46" s="177">
         <v>42.5</v>
       </c>
       <c r="R46" s="177"/>
       <c r="S46" s="177">
         <v>44.2</v>
       </c>
       <c r="T46" s="177"/>
       <c r="U46" s="177">
         <v>46.2</v>
       </c>
     </row>
-    <row r="47" spans="1:61" ht="19.2" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:61" ht="18" x14ac:dyDescent="0.25">
       <c r="C47" s="70" t="s">
         <v>190</v>
       </c>
       <c r="D47" s="169"/>
       <c r="E47" s="169">
         <v>2.2000000000000002</v>
       </c>
       <c r="F47" s="169"/>
       <c r="G47" s="169">
         <v>1.8</v>
       </c>
       <c r="H47" s="169"/>
       <c r="I47" s="169">
         <v>2</v>
       </c>
       <c r="J47" s="169"/>
       <c r="K47" s="169">
         <v>1.9</v>
       </c>
       <c r="L47" s="169"/>
       <c r="M47" s="169">
         <v>1.8</v>
       </c>
       <c r="N47" s="169"/>
       <c r="O47" s="169">
         <v>1.8</v>
       </c>
       <c r="P47" s="169"/>
       <c r="Q47" s="169">
         <v>1.5</v>
       </c>
       <c r="R47" s="169"/>
       <c r="S47" s="169">
         <v>2.1</v>
       </c>
       <c r="T47" s="169"/>
       <c r="U47" s="169">
         <v>2</v>
       </c>
     </row>
-    <row r="48" spans="1:61" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:61" ht="16.5" x14ac:dyDescent="0.25">
       <c r="C48" s="178" t="s">
         <v>44</v>
       </c>
       <c r="D48" s="170"/>
       <c r="E48" s="170">
         <v>61</v>
       </c>
       <c r="F48" s="170"/>
       <c r="G48" s="170">
         <v>55.8</v>
       </c>
       <c r="H48" s="170"/>
       <c r="I48" s="170">
         <v>50.6</v>
       </c>
       <c r="J48" s="170"/>
       <c r="K48" s="170">
         <v>53.1</v>
       </c>
       <c r="L48" s="170"/>
       <c r="M48" s="170">
         <v>55.1</v>
       </c>
       <c r="N48" s="170"/>
       <c r="O48" s="170">
         <v>45.8</v>
       </c>
       <c r="P48" s="170"/>
       <c r="Q48" s="170">
         <v>44</v>
       </c>
       <c r="R48" s="170"/>
       <c r="S48" s="170">
         <v>46.3</v>
       </c>
       <c r="T48" s="170"/>
       <c r="U48" s="170">
         <v>48.2</v>
       </c>
     </row>
-    <row r="49" spans="3:22" ht="16.8" x14ac:dyDescent="0.3">
+    <row r="49" spans="3:22" ht="16.5" x14ac:dyDescent="0.25">
       <c r="C49" s="178"/>
       <c r="D49" s="69"/>
       <c r="E49" s="69"/>
       <c r="F49" s="69"/>
       <c r="G49" s="69"/>
       <c r="H49" s="69"/>
       <c r="I49" s="69"/>
       <c r="J49" s="69"/>
       <c r="K49" s="69"/>
       <c r="L49" s="69"/>
       <c r="M49" s="69"/>
       <c r="N49" s="69"/>
       <c r="O49" s="69"/>
       <c r="P49" s="69"/>
       <c r="Q49" s="69"/>
       <c r="R49" s="69"/>
       <c r="S49" s="69"/>
       <c r="T49" s="69"/>
       <c r="U49" s="69"/>
     </row>
-    <row r="50" spans="3:22" ht="19.2" x14ac:dyDescent="0.25">
+    <row r="50" spans="3:22" ht="18" x14ac:dyDescent="0.25">
       <c r="C50" s="176" t="s">
         <v>191</v>
       </c>
       <c r="D50" s="168"/>
       <c r="E50" s="168">
         <v>40.5</v>
       </c>
       <c r="F50" s="168"/>
       <c r="G50" s="168">
         <v>41.8</v>
       </c>
       <c r="H50" s="168"/>
       <c r="I50" s="168">
         <v>36.6</v>
       </c>
       <c r="J50" s="168"/>
       <c r="K50" s="168">
         <v>42</v>
       </c>
       <c r="L50" s="168"/>
       <c r="M50" s="168">
         <v>38.299999999999997</v>
       </c>
       <c r="N50" s="168"/>
       <c r="O50" s="168">
         <v>37.700000000000003</v>
       </c>
       <c r="P50" s="168"/>
       <c r="Q50" s="168">
         <v>39.299999999999997</v>
       </c>
       <c r="R50" s="168"/>
       <c r="S50" s="168">
         <v>37.799999999999997</v>
       </c>
       <c r="T50" s="168"/>
       <c r="U50" s="168">
         <v>32.799999999999997</v>
       </c>
     </row>
-    <row r="51" spans="3:22" ht="16.8" x14ac:dyDescent="0.3">
+    <row r="51" spans="3:22" ht="16.5" x14ac:dyDescent="0.25">
       <c r="C51" s="178"/>
       <c r="D51" s="69"/>
       <c r="E51" s="69"/>
       <c r="F51" s="69"/>
       <c r="G51" s="69"/>
       <c r="H51" s="69"/>
       <c r="I51" s="69"/>
       <c r="J51" s="69"/>
       <c r="K51" s="69"/>
       <c r="L51" s="69"/>
       <c r="M51" s="69"/>
       <c r="N51" s="69"/>
       <c r="O51" s="69"/>
       <c r="P51" s="69"/>
       <c r="Q51" s="69"/>
       <c r="R51" s="69"/>
       <c r="S51" s="69"/>
       <c r="T51" s="69"/>
       <c r="U51" s="69"/>
     </row>
-    <row r="52" spans="3:22" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="52" spans="3:22" ht="16.5" x14ac:dyDescent="0.25">
       <c r="C52" s="167" t="s">
         <v>48</v>
       </c>
       <c r="D52" s="168"/>
       <c r="E52" s="168"/>
       <c r="F52" s="168"/>
       <c r="G52" s="168"/>
       <c r="H52" s="168"/>
       <c r="I52" s="168"/>
       <c r="J52" s="168"/>
       <c r="K52" s="168"/>
       <c r="L52" s="168"/>
       <c r="M52" s="168"/>
       <c r="N52" s="168"/>
       <c r="O52" s="168"/>
       <c r="P52" s="168"/>
       <c r="Q52" s="168"/>
       <c r="R52" s="168"/>
       <c r="S52" s="168"/>
       <c r="T52" s="168"/>
       <c r="U52" s="168"/>
       <c r="V52" s="31"/>
     </row>
-    <row r="53" spans="3:22" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="53" spans="3:22" ht="16.5" x14ac:dyDescent="0.25">
       <c r="C53" s="70" t="s">
         <v>59</v>
       </c>
       <c r="D53" s="179"/>
       <c r="E53" s="179">
         <v>6846</v>
       </c>
       <c r="F53" s="179"/>
       <c r="G53" s="179">
         <v>6688</v>
       </c>
       <c r="H53" s="179"/>
       <c r="I53" s="179">
         <v>6205</v>
       </c>
       <c r="J53" s="179"/>
       <c r="K53" s="179">
         <v>5612</v>
       </c>
       <c r="L53" s="179"/>
       <c r="M53" s="179">
         <v>5882</v>
       </c>
       <c r="N53" s="179"/>
       <c r="O53" s="179">
         <v>5762</v>
       </c>
       <c r="P53" s="179"/>
       <c r="Q53" s="179">
         <v>5460</v>
       </c>
       <c r="R53" s="179"/>
       <c r="S53" s="179">
         <v>5254</v>
       </c>
       <c r="T53" s="179"/>
       <c r="U53" s="179">
         <v>4770</v>
       </c>
     </row>
-    <row r="54" spans="3:22" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="54" spans="3:22" ht="16.5" x14ac:dyDescent="0.25">
       <c r="C54" s="70" t="s">
         <v>60</v>
       </c>
       <c r="D54" s="179"/>
       <c r="E54" s="179">
         <v>2482</v>
       </c>
       <c r="F54" s="179"/>
       <c r="G54" s="179">
         <v>2436</v>
       </c>
       <c r="H54" s="179"/>
       <c r="I54" s="179">
         <v>2175</v>
       </c>
       <c r="J54" s="179"/>
       <c r="K54" s="179">
         <v>2012</v>
       </c>
       <c r="L54" s="179"/>
       <c r="M54" s="179">
         <v>2230</v>
       </c>
       <c r="N54" s="179"/>
       <c r="O54" s="179">
         <v>2230</v>
       </c>
       <c r="P54" s="179"/>
       <c r="Q54" s="179">
         <v>2048</v>
       </c>
       <c r="R54" s="179"/>
       <c r="S54" s="179">
         <v>2125</v>
       </c>
       <c r="T54" s="179"/>
       <c r="U54" s="179">
         <v>2027</v>
       </c>
     </row>
-    <row r="55" spans="3:22" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="55" spans="3:22" ht="16.5" x14ac:dyDescent="0.25">
       <c r="C55" s="70" t="s">
         <v>61</v>
       </c>
       <c r="D55" s="179"/>
       <c r="E55" s="179">
         <v>390</v>
       </c>
       <c r="F55" s="179"/>
       <c r="G55" s="179">
         <v>430</v>
       </c>
       <c r="H55" s="179"/>
       <c r="I55" s="179">
         <v>433</v>
       </c>
       <c r="J55" s="179"/>
       <c r="K55" s="179">
         <v>433</v>
       </c>
       <c r="L55" s="179"/>
       <c r="M55" s="179">
         <v>466</v>
       </c>
       <c r="N55" s="179"/>
       <c r="O55" s="179">
         <v>527</v>
       </c>
       <c r="P55" s="179"/>
       <c r="Q55" s="179">
         <v>532.99999999999977</v>
       </c>
       <c r="R55" s="179"/>
       <c r="S55" s="179">
         <v>533</v>
       </c>
       <c r="T55" s="179"/>
       <c r="U55" s="179">
         <v>533</v>
       </c>
     </row>
-    <row r="56" spans="3:22" ht="16.8" x14ac:dyDescent="0.3">
+    <row r="56" spans="3:22" ht="16.5" x14ac:dyDescent="0.25">
       <c r="C56" s="105"/>
       <c r="D56" s="228"/>
       <c r="E56" s="228"/>
       <c r="F56" s="228"/>
       <c r="G56" s="228"/>
       <c r="H56" s="228"/>
       <c r="I56" s="228"/>
       <c r="J56" s="228"/>
       <c r="K56" s="228"/>
       <c r="L56" s="228"/>
       <c r="M56" s="228"/>
       <c r="N56" s="228"/>
       <c r="O56" s="228"/>
       <c r="P56" s="228"/>
       <c r="Q56" s="228"/>
       <c r="R56" s="228"/>
       <c r="S56" s="228"/>
       <c r="T56" s="228"/>
       <c r="U56" s="228"/>
     </row>
-    <row r="57" spans="3:22" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="57" spans="3:22" ht="16.5" x14ac:dyDescent="0.25">
       <c r="C57" s="167" t="s">
         <v>159</v>
       </c>
       <c r="D57" s="224" t="s">
         <v>150</v>
       </c>
       <c r="E57" s="225"/>
       <c r="F57" s="224" t="s">
         <v>141</v>
       </c>
       <c r="G57" s="225"/>
       <c r="H57" s="224" t="s">
         <v>137</v>
       </c>
       <c r="I57" s="225"/>
       <c r="J57" s="224" t="s">
         <v>110</v>
       </c>
       <c r="K57" s="225"/>
       <c r="L57" s="224" t="s">
         <v>107</v>
       </c>
       <c r="M57" s="225"/>
       <c r="N57" s="224" t="s">
         <v>102</v>
       </c>
       <c r="O57" s="225"/>
       <c r="P57" s="224" t="s">
         <v>101</v>
       </c>
       <c r="Q57" s="225"/>
       <c r="R57" s="224" t="s">
         <v>90</v>
       </c>
       <c r="S57" s="225"/>
       <c r="T57" s="224" t="s">
         <v>88</v>
       </c>
       <c r="U57" s="225"/>
     </row>
-    <row r="58" spans="3:22" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="58" spans="3:22" ht="16.5" x14ac:dyDescent="0.25">
       <c r="C58" s="70" t="s">
         <v>49</v>
       </c>
       <c r="D58" s="168"/>
       <c r="E58" s="168">
         <v>0</v>
       </c>
       <c r="F58" s="168"/>
       <c r="G58" s="168">
         <v>4.2</v>
       </c>
       <c r="H58" s="168"/>
       <c r="I58" s="168">
         <v>0</v>
       </c>
       <c r="J58" s="168"/>
       <c r="K58" s="168">
         <v>6.8</v>
       </c>
       <c r="L58" s="168"/>
       <c r="M58" s="168">
         <v>18.399999999999999</v>
       </c>
       <c r="N58" s="168"/>
       <c r="O58" s="168">
         <v>0</v>
       </c>
       <c r="P58" s="168"/>
       <c r="Q58" s="168">
         <v>0</v>
       </c>
       <c r="R58" s="168"/>
       <c r="S58" s="168">
         <v>0</v>
       </c>
       <c r="T58" s="168"/>
       <c r="U58" s="168">
         <v>0</v>
       </c>
     </row>
-    <row r="59" spans="3:22" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="59" spans="3:22" ht="16.5" x14ac:dyDescent="0.25">
       <c r="C59" s="70" t="s">
         <v>50</v>
       </c>
       <c r="D59" s="169"/>
       <c r="E59" s="169">
         <v>0.8</v>
       </c>
       <c r="F59" s="169"/>
       <c r="G59" s="169">
         <v>12.9</v>
       </c>
       <c r="H59" s="169"/>
       <c r="I59" s="169">
         <v>0.1</v>
       </c>
       <c r="J59" s="169"/>
       <c r="K59" s="169">
         <v>36.1</v>
       </c>
       <c r="L59" s="169"/>
       <c r="M59" s="169">
         <v>21.2</v>
       </c>
       <c r="N59" s="169"/>
       <c r="O59" s="169">
         <v>0</v>
       </c>
       <c r="P59" s="169"/>
       <c r="Q59" s="169">
         <v>0</v>
       </c>
       <c r="R59" s="169"/>
       <c r="S59" s="169">
         <v>0</v>
       </c>
       <c r="T59" s="169"/>
       <c r="U59" s="169">
         <v>0.3</v>
       </c>
     </row>
-    <row r="60" spans="3:22" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="60" spans="3:22" ht="16.5" x14ac:dyDescent="0.25">
       <c r="C60" s="180" t="s">
         <v>106</v>
       </c>
       <c r="D60" s="170"/>
       <c r="E60" s="170">
         <v>0.8</v>
       </c>
       <c r="F60" s="170"/>
       <c r="G60" s="170">
         <v>17.100000000000001</v>
       </c>
       <c r="H60" s="170"/>
       <c r="I60" s="170">
         <v>0.1</v>
       </c>
       <c r="J60" s="170"/>
       <c r="K60" s="170">
         <v>43</v>
       </c>
       <c r="L60" s="170"/>
       <c r="M60" s="170">
         <v>39.6</v>
       </c>
       <c r="N60" s="170"/>
       <c r="O60" s="170">
         <v>0</v>
       </c>
       <c r="P60" s="170"/>
       <c r="Q60" s="170">
         <v>0</v>
       </c>
       <c r="R60" s="170"/>
       <c r="S60" s="170">
         <v>0</v>
       </c>
       <c r="T60" s="170"/>
       <c r="U60" s="170">
         <v>0.3</v>
       </c>
     </row>
-    <row r="61" spans="3:22" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="61" spans="3:22" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C61" s="93" t="s">
         <v>37</v>
       </c>
       <c r="D61" s="228"/>
       <c r="E61" s="228"/>
       <c r="F61" s="228"/>
       <c r="G61" s="228"/>
       <c r="H61" s="228"/>
       <c r="I61" s="228"/>
       <c r="J61" s="228"/>
       <c r="K61" s="228"/>
       <c r="L61" s="228"/>
       <c r="M61" s="228"/>
       <c r="N61" s="228"/>
       <c r="O61" s="228"/>
       <c r="P61" s="228"/>
       <c r="Q61" s="228"/>
       <c r="R61" s="228"/>
       <c r="S61" s="228"/>
       <c r="T61" s="228"/>
       <c r="U61" s="228"/>
     </row>
   </sheetData>
   <mergeCells count="45">
+    <mergeCell ref="D61:E61"/>
+    <mergeCell ref="T7:U7"/>
+    <mergeCell ref="D6:E6"/>
+    <mergeCell ref="D7:E7"/>
+    <mergeCell ref="D56:E56"/>
+    <mergeCell ref="D57:E57"/>
+    <mergeCell ref="F57:G57"/>
+    <mergeCell ref="F7:G7"/>
+    <mergeCell ref="F56:G56"/>
+    <mergeCell ref="R56:S56"/>
+    <mergeCell ref="R57:S57"/>
+    <mergeCell ref="H57:I57"/>
+    <mergeCell ref="J57:K57"/>
+    <mergeCell ref="H7:I7"/>
+    <mergeCell ref="H56:I56"/>
+    <mergeCell ref="J7:K7"/>
+    <mergeCell ref="R6:S6"/>
+    <mergeCell ref="T6:U6"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="H6:I6"/>
+    <mergeCell ref="J6:K6"/>
+    <mergeCell ref="L6:M6"/>
+    <mergeCell ref="N6:O6"/>
+    <mergeCell ref="P6:Q6"/>
+    <mergeCell ref="F61:G61"/>
+    <mergeCell ref="H61:I61"/>
+    <mergeCell ref="J61:K61"/>
+    <mergeCell ref="L61:M61"/>
+    <mergeCell ref="N61:O61"/>
     <mergeCell ref="P61:Q61"/>
     <mergeCell ref="R61:S61"/>
     <mergeCell ref="T61:U61"/>
     <mergeCell ref="J56:K56"/>
     <mergeCell ref="N7:O7"/>
     <mergeCell ref="L56:M56"/>
     <mergeCell ref="L57:M57"/>
     <mergeCell ref="P7:Q7"/>
     <mergeCell ref="N56:O56"/>
     <mergeCell ref="N57:O57"/>
     <mergeCell ref="R7:S7"/>
     <mergeCell ref="P56:Q56"/>
     <mergeCell ref="P57:Q57"/>
     <mergeCell ref="L7:M7"/>
     <mergeCell ref="T56:U56"/>
     <mergeCell ref="T57:U57"/>
-    <mergeCell ref="F61:G61"/>
-[...27 lines deleted...]
-    <mergeCell ref="J7:K7"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.1" right="0.1" top="0.1" bottom="0.1" header="0.1" footer="0.1"/>
-  <pageSetup scale="54" orientation="landscape" cellComments="asDisplayed" r:id="rId1"/>
+  <pageSetup scale="53" orientation="landscape" cellComments="asDisplayed" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;R&amp;G&amp;K00+000   __</oddHeader>
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{61577588-A691-4F19-996F-8C87ADAE4EE5}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:X52"/>
   <sheetViews>
-    <sheetView showGridLines="0" showWhiteSpace="0" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" zoomScalePageLayoutView="70" workbookViewId="0"/>
+    <sheetView showGridLines="0" showWhiteSpace="0" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="70" zoomScaleSheetLayoutView="85" zoomScalePageLayoutView="70" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.6640625" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="11.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.33203125" style="2" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="18" max="16384" width="11.6640625" style="2"/>
+    <col min="1" max="1" width="9.28515625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="2.7109375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="60.7109375" style="2" customWidth="1"/>
+    <col min="4" max="16" width="14.5703125" style="2" customWidth="1"/>
+    <col min="17" max="17" width="2.7109375" style="2" customWidth="1"/>
+    <col min="18" max="16384" width="11.7109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:24" ht="9.9" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="2" spans="2:24" ht="9.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="2:24" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="2:24" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
       <c r="L2" s="10"/>
       <c r="M2" s="10"/>
       <c r="N2" s="10"/>
       <c r="O2" s="10"/>
       <c r="P2" s="10"/>
     </row>
-    <row r="3" spans="2:24" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="2:24" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C3" s="166" t="s">
         <v>73</v>
       </c>
       <c r="D3" s="24"/>
       <c r="E3" s="24"/>
       <c r="F3" s="24"/>
       <c r="G3" s="24"/>
       <c r="H3" s="24"/>
       <c r="I3" s="24"/>
       <c r="J3" s="24"/>
       <c r="K3" s="24"/>
       <c r="L3" s="24"/>
       <c r="M3" s="24"/>
       <c r="N3" s="24"/>
       <c r="O3" s="24"/>
       <c r="P3" s="24"/>
       <c r="X3" s="2"/>
     </row>
-    <row r="4" spans="2:24" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:24" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="8"/>
       <c r="C4" s="67" t="s">
         <v>152</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
       <c r="L4" s="9"/>
       <c r="M4" s="9"/>
       <c r="N4" s="9"/>
       <c r="O4" s="9"/>
       <c r="P4" s="9"/>
       <c r="Q4" s="8"/>
     </row>
-    <row r="5" spans="2:24" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:24" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="8"/>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="10"/>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
       <c r="L5" s="10"/>
       <c r="M5" s="10"/>
       <c r="N5" s="10"/>
       <c r="O5" s="10"/>
       <c r="P5" s="10"/>
       <c r="Q5" s="8"/>
     </row>
     <row r="6" spans="2:24" s="129" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="201"/>
       <c r="C6" s="131" t="s">
         <v>55</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>153</v>
       </c>
@@ -34555,95 +34553,95 @@
         <v>-2</v>
       </c>
       <c r="J14" s="181">
         <v>0.1</v>
       </c>
       <c r="K14" s="181">
         <v>-1.8</v>
       </c>
       <c r="L14" s="181">
         <v>-0.8</v>
       </c>
       <c r="M14" s="181">
         <v>0.5</v>
       </c>
       <c r="N14" s="181">
         <v>14.1</v>
       </c>
       <c r="O14" s="181">
         <v>20.5</v>
       </c>
       <c r="P14" s="181">
         <v>12.9</v>
       </c>
       <c r="Q14" s="10"/>
     </row>
-    <row r="15" spans="2:24" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="2:24" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C15" s="79" t="s">
         <v>40</v>
       </c>
       <c r="D15" s="184">
         <v>8.6</v>
       </c>
       <c r="E15" s="184">
         <v>6.7</v>
       </c>
       <c r="F15" s="184">
         <v>7.3</v>
       </c>
       <c r="G15" s="184">
         <v>9.4</v>
       </c>
       <c r="H15" s="184">
         <v>17.8</v>
       </c>
       <c r="I15" s="184">
         <v>5.4</v>
       </c>
       <c r="J15" s="184">
         <v>8</v>
       </c>
       <c r="K15" s="184">
         <v>6.5</v>
       </c>
       <c r="L15" s="184">
         <v>6.1</v>
       </c>
       <c r="M15" s="184">
         <v>13.1</v>
       </c>
       <c r="N15" s="184">
         <v>23.8</v>
       </c>
       <c r="O15" s="184">
         <v>34</v>
       </c>
       <c r="P15" s="184">
         <v>25.5</v>
       </c>
     </row>
-    <row r="16" spans="2:24" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="2:24" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="10"/>
       <c r="C16" s="178"/>
       <c r="D16" s="185"/>
       <c r="E16" s="185"/>
       <c r="F16" s="185"/>
       <c r="G16" s="185"/>
       <c r="H16" s="186"/>
       <c r="I16" s="186"/>
       <c r="J16" s="185"/>
       <c r="K16" s="186"/>
       <c r="L16" s="186"/>
       <c r="M16" s="185"/>
       <c r="N16" s="186"/>
       <c r="O16" s="186"/>
       <c r="P16" s="185"/>
       <c r="Q16" s="10"/>
     </row>
     <row r="17" spans="1:20" s="188" customFormat="1" ht="18" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
       <c r="A17" s="2"/>
       <c r="B17" s="10"/>
       <c r="C17" s="167" t="s">
         <v>186</v>
       </c>
       <c r="D17" s="187"/>
       <c r="E17" s="187"/>
@@ -34782,51 +34780,51 @@
       </c>
       <c r="J20" s="182">
         <v>0</v>
       </c>
       <c r="K20" s="182">
         <v>0</v>
       </c>
       <c r="L20" s="182">
         <v>0</v>
       </c>
       <c r="M20" s="182">
         <v>7.1</v>
       </c>
       <c r="N20" s="182">
         <v>0.7</v>
       </c>
       <c r="O20" s="182">
         <v>0.1</v>
       </c>
       <c r="P20" s="182">
         <v>0.3</v>
       </c>
       <c r="Q20" s="10"/>
       <c r="T20" s="2"/>
     </row>
-    <row r="21" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="10"/>
       <c r="C21" s="105"/>
       <c r="D21" s="181"/>
       <c r="E21" s="181"/>
       <c r="F21" s="181"/>
       <c r="G21" s="181"/>
       <c r="H21" s="181"/>
       <c r="I21" s="181"/>
       <c r="J21" s="181"/>
       <c r="K21" s="181"/>
       <c r="L21" s="181"/>
       <c r="M21" s="181"/>
       <c r="N21" s="181"/>
       <c r="O21" s="181"/>
       <c r="P21" s="181"/>
       <c r="Q21" s="10"/>
     </row>
     <row r="22" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="10"/>
       <c r="C22" s="167" t="s">
         <v>187</v>
       </c>
       <c r="D22" s="181"/>
       <c r="E22" s="181"/>
       <c r="F22" s="181"/>
@@ -34912,97 +34910,97 @@
         <v>-2</v>
       </c>
       <c r="J24" s="181">
         <v>0.1</v>
       </c>
       <c r="K24" s="181">
         <v>-1.8</v>
       </c>
       <c r="L24" s="181">
         <v>-0.8</v>
       </c>
       <c r="M24" s="181">
         <v>5.8</v>
       </c>
       <c r="N24" s="181">
         <v>14.8</v>
       </c>
       <c r="O24" s="181">
         <v>20.6</v>
       </c>
       <c r="P24" s="181">
         <v>13.2</v>
       </c>
       <c r="Q24" s="10"/>
     </row>
-    <row r="25" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B25" s="10"/>
       <c r="C25" s="79" t="s">
         <v>39</v>
       </c>
       <c r="D25" s="184">
         <v>10.6</v>
       </c>
       <c r="E25" s="184">
         <v>6.7</v>
       </c>
       <c r="F25" s="184">
         <v>7.3</v>
       </c>
       <c r="G25" s="184">
         <v>9.4</v>
       </c>
       <c r="H25" s="184">
         <v>292.8</v>
       </c>
       <c r="I25" s="184">
         <v>5.5</v>
       </c>
       <c r="J25" s="184">
         <v>8</v>
       </c>
       <c r="K25" s="184">
         <v>6.5</v>
       </c>
       <c r="L25" s="184">
         <v>6.1</v>
       </c>
       <c r="M25" s="184">
         <v>20.2</v>
       </c>
       <c r="N25" s="184">
         <v>24.5</v>
       </c>
       <c r="O25" s="184">
         <v>34.1</v>
       </c>
       <c r="P25" s="184">
         <v>25.8</v>
       </c>
       <c r="Q25" s="10"/>
     </row>
-    <row r="26" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B26" s="10"/>
       <c r="C26" s="105"/>
       <c r="D26" s="105"/>
       <c r="E26" s="105"/>
       <c r="F26" s="105"/>
       <c r="G26" s="105"/>
       <c r="H26" s="105"/>
       <c r="I26" s="105"/>
       <c r="J26" s="105"/>
       <c r="K26" s="105"/>
       <c r="L26" s="105"/>
       <c r="M26" s="105"/>
       <c r="N26" s="105"/>
       <c r="O26" s="105"/>
       <c r="P26" s="105"/>
       <c r="Q26" s="10"/>
     </row>
     <row r="27" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B27" s="10"/>
       <c r="C27" s="70" t="s">
         <v>188</v>
       </c>
       <c r="D27" s="181">
         <v>2.1</v>
       </c>
@@ -35630,51 +35628,51 @@
         <v>433</v>
       </c>
       <c r="J43" s="196">
         <v>433</v>
       </c>
       <c r="K43" s="197">
         <v>433</v>
       </c>
       <c r="L43" s="197">
         <v>433</v>
       </c>
       <c r="M43" s="196">
         <v>433</v>
       </c>
       <c r="N43" s="197">
         <v>433</v>
       </c>
       <c r="O43" s="197">
         <v>433</v>
       </c>
       <c r="P43" s="196">
         <v>448</v>
       </c>
       <c r="Q43" s="10"/>
     </row>
-    <row r="44" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B44" s="10"/>
       <c r="C44" s="105"/>
       <c r="D44" s="105"/>
       <c r="E44" s="105"/>
       <c r="F44" s="105"/>
       <c r="G44" s="105"/>
       <c r="H44" s="105"/>
       <c r="I44" s="105"/>
       <c r="J44" s="105"/>
       <c r="K44" s="105"/>
       <c r="L44" s="105"/>
       <c r="M44" s="105"/>
       <c r="N44" s="105"/>
       <c r="O44" s="105"/>
       <c r="P44" s="105"/>
       <c r="Q44" s="10"/>
     </row>
     <row r="45" spans="1:20" s="188" customFormat="1" ht="18" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
       <c r="A45" s="2"/>
       <c r="B45" s="10"/>
       <c r="C45" s="167" t="s">
         <v>159</v>
       </c>
       <c r="D45" s="40" t="s">
         <v>153</v>
@@ -35889,156 +35887,158 @@
       <c r="E50" s="200"/>
       <c r="F50" s="200"/>
       <c r="G50" s="200"/>
       <c r="H50" s="200"/>
       <c r="I50" s="200"/>
       <c r="J50" s="200"/>
       <c r="K50" s="200"/>
       <c r="L50" s="200"/>
       <c r="M50" s="200"/>
       <c r="N50" s="200"/>
       <c r="O50" s="200"/>
       <c r="P50" s="200"/>
       <c r="Q50" s="10"/>
     </row>
     <row r="51" spans="1:17" x14ac:dyDescent="0.25">
       <c r="B51" s="10"/>
       <c r="Q51" s="10"/>
     </row>
     <row r="52" spans="1:17" x14ac:dyDescent="0.25">
       <c r="B52" s="10"/>
       <c r="Q52" s="10"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.1" right="0.1" top="0.1" bottom="0.1" header="0.1" footer="0.1"/>
-  <pageSetup scale="54" orientation="landscape" cellComments="asDisplayed" r:id="rId1"/>
+  <pageSetup scale="53" orientation="landscape" cellComments="asDisplayed" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;R&amp;G&amp;K00+000   __</oddHeader>
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4A8E2CBC-4E5D-40F7-8999-005B319C877E}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BI51"/>
   <sheetViews>
-    <sheetView showGridLines="0" showWhiteSpace="0" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="112" zoomScaleSheetLayoutView="70" zoomScalePageLayoutView="60" workbookViewId="0"/>
+    <sheetView showGridLines="0" showWhiteSpace="0" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="112" zoomScaleSheetLayoutView="85" zoomScalePageLayoutView="60" workbookViewId="0">
+      <selection activeCell="E26" sqref="E26"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.33203125" style="2"/>
-[...32 lines deleted...]
-    <col min="61" max="16384" width="9.33203125" style="2"/>
+    <col min="1" max="1" width="9.28515625" style="2"/>
+    <col min="2" max="2" width="2.7109375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="60.85546875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="9.7109375" style="2" customWidth="1"/>
+    <col min="5" max="5" width="11.28515625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="9.7109375" style="2" customWidth="1"/>
+    <col min="7" max="7" width="11.28515625" style="2" customWidth="1"/>
+    <col min="8" max="8" width="9.7109375" style="2" customWidth="1"/>
+    <col min="9" max="9" width="11.28515625" style="2" customWidth="1"/>
+    <col min="10" max="10" width="9.7109375" style="2" customWidth="1"/>
+    <col min="11" max="11" width="11.28515625" style="2" customWidth="1"/>
+    <col min="12" max="12" width="9.7109375" style="2" customWidth="1"/>
+    <col min="13" max="13" width="11.28515625" style="2" customWidth="1"/>
+    <col min="14" max="14" width="9.7109375" style="2" customWidth="1"/>
+    <col min="15" max="15" width="11.28515625" style="2" customWidth="1"/>
+    <col min="16" max="16" width="9.7109375" style="2" customWidth="1"/>
+    <col min="17" max="17" width="11.28515625" style="2" customWidth="1"/>
+    <col min="18" max="18" width="9.7109375" style="2" customWidth="1"/>
+    <col min="19" max="19" width="11.28515625" style="2" customWidth="1"/>
+    <col min="20" max="20" width="9.7109375" style="2" customWidth="1"/>
+    <col min="21" max="21" width="11.28515625" style="2" customWidth="1"/>
+    <col min="22" max="22" width="2.7109375" style="2" customWidth="1"/>
+    <col min="23" max="23" width="9.28515625" style="2"/>
+    <col min="24" max="24" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="13.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="26" max="53" width="8.5703125" style="2" customWidth="1"/>
+    <col min="54" max="54" width="9.28515625" style="2"/>
+    <col min="55" max="55" width="2.5703125" style="2" customWidth="1"/>
+    <col min="56" max="56" width="9.28515625" style="2"/>
+    <col min="57" max="57" width="2.5703125" style="2" customWidth="1"/>
+    <col min="58" max="58" width="9.28515625" style="2"/>
+    <col min="59" max="59" width="2.5703125" style="2" customWidth="1"/>
+    <col min="60" max="60" width="9.28515625" style="2" customWidth="1"/>
+    <col min="61" max="16384" width="9.28515625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:61" ht="9.9" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:61" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:61" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:61" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:61" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C3" s="96" t="s">
         <v>126</v>
       </c>
       <c r="D3" s="97"/>
       <c r="E3" s="97"/>
       <c r="F3" s="97"/>
       <c r="G3" s="97"/>
       <c r="H3" s="97"/>
       <c r="I3" s="97"/>
       <c r="J3" s="97"/>
       <c r="K3" s="97"/>
       <c r="L3" s="97"/>
       <c r="M3" s="97"/>
       <c r="N3" s="97"/>
       <c r="O3" s="97"/>
       <c r="P3" s="97"/>
       <c r="Q3" s="97"/>
       <c r="R3" s="97"/>
       <c r="S3" s="97"/>
       <c r="T3" s="97"/>
       <c r="U3" s="97"/>
     </row>
-    <row r="4" spans="1:61" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:61" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C4" s="67" t="s">
         <v>151</v>
       </c>
       <c r="D4" s="98"/>
       <c r="E4" s="98"/>
       <c r="F4" s="98"/>
       <c r="G4" s="98"/>
       <c r="H4" s="98"/>
       <c r="I4" s="98"/>
       <c r="J4" s="98"/>
       <c r="K4" s="98"/>
       <c r="L4" s="98"/>
       <c r="M4" s="98"/>
       <c r="N4" s="98"/>
       <c r="O4" s="98"/>
       <c r="P4" s="98"/>
       <c r="Q4" s="98"/>
       <c r="R4" s="98"/>
       <c r="S4" s="98"/>
       <c r="T4" s="98"/>
       <c r="U4" s="98"/>
     </row>
-    <row r="5" spans="1:61" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:61" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C5" s="10"/>
       <c r="D5" s="98"/>
       <c r="E5" s="98"/>
       <c r="F5" s="98"/>
       <c r="G5" s="98"/>
       <c r="H5" s="98"/>
       <c r="I5" s="98"/>
       <c r="J5" s="98"/>
       <c r="K5" s="98"/>
       <c r="L5" s="98"/>
       <c r="M5" s="98"/>
       <c r="N5" s="98"/>
       <c r="O5" s="98"/>
       <c r="P5" s="98"/>
       <c r="Q5" s="98"/>
       <c r="R5" s="98"/>
       <c r="S5" s="98"/>
       <c r="T5" s="98"/>
       <c r="U5" s="98"/>
     </row>
     <row r="6" spans="1:61" s="130" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="129"/>
       <c r="C6" s="214"/>
       <c r="D6" s="224" t="s">
         <v>150</v>
@@ -36055,51 +36055,51 @@
       <c r="J6" s="224" t="s">
         <v>110</v>
       </c>
       <c r="K6" s="225"/>
       <c r="L6" s="224" t="s">
         <v>107</v>
       </c>
       <c r="M6" s="225"/>
       <c r="N6" s="224" t="s">
         <v>102</v>
       </c>
       <c r="O6" s="225"/>
       <c r="P6" s="224" t="s">
         <v>101</v>
       </c>
       <c r="Q6" s="225"/>
       <c r="R6" s="224" t="s">
         <v>90</v>
       </c>
       <c r="S6" s="225"/>
       <c r="T6" s="224" t="s">
         <v>88</v>
       </c>
       <c r="U6" s="225"/>
     </row>
-    <row r="7" spans="1:61" s="10" customFormat="1" ht="33.6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:61" s="10" customFormat="1" ht="33" x14ac:dyDescent="0.25">
       <c r="A7" s="2"/>
       <c r="C7" s="68" t="s">
         <v>121</v>
       </c>
       <c r="D7" s="202"/>
       <c r="E7" s="202">
         <v>2050</v>
       </c>
       <c r="F7" s="202"/>
       <c r="G7" s="202">
         <v>1890</v>
       </c>
       <c r="H7" s="202"/>
       <c r="I7" s="202">
         <v>1737</v>
       </c>
       <c r="J7" s="202"/>
       <c r="K7" s="202">
         <v>1638</v>
       </c>
       <c r="L7" s="202"/>
       <c r="M7" s="202">
         <v>1537</v>
       </c>
       <c r="N7" s="202"/>
@@ -36927,51 +36927,51 @@
       <c r="AL18" s="2"/>
       <c r="AM18" s="2"/>
       <c r="AN18" s="2"/>
       <c r="AO18" s="2"/>
       <c r="AP18" s="2"/>
       <c r="AQ18" s="2"/>
       <c r="AR18" s="2"/>
       <c r="AS18" s="2"/>
       <c r="AT18" s="2"/>
       <c r="AU18" s="2"/>
       <c r="AV18" s="2"/>
       <c r="AW18" s="2"/>
       <c r="AX18" s="2"/>
       <c r="AY18" s="2"/>
       <c r="AZ18" s="2"/>
       <c r="BA18" s="2"/>
       <c r="BB18" s="2"/>
       <c r="BC18" s="2"/>
       <c r="BD18" s="2"/>
       <c r="BE18" s="2"/>
       <c r="BF18" s="2"/>
       <c r="BG18" s="2"/>
       <c r="BH18" s="2"/>
       <c r="BI18" s="2"/>
     </row>
-    <row r="19" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A19" s="2"/>
       <c r="C19" s="70" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="203"/>
       <c r="E19" s="203">
         <v>9</v>
       </c>
       <c r="F19" s="203"/>
       <c r="G19" s="203">
         <v>9.1999999999999993</v>
       </c>
       <c r="H19" s="203"/>
       <c r="I19" s="203">
         <v>9.3000000000000007</v>
       </c>
       <c r="J19" s="203"/>
       <c r="K19" s="203">
         <v>9.6</v>
       </c>
       <c r="L19" s="203"/>
       <c r="M19" s="203">
         <v>9.9</v>
       </c>
       <c r="N19" s="203"/>
@@ -37005,210 +37005,210 @@
       <c r="AL19" s="2"/>
       <c r="AM19" s="2"/>
       <c r="AN19" s="2"/>
       <c r="AO19" s="2"/>
       <c r="AP19" s="2"/>
       <c r="AQ19" s="2"/>
       <c r="AR19" s="2"/>
       <c r="AS19" s="2"/>
       <c r="AT19" s="2"/>
       <c r="AU19" s="2"/>
       <c r="AV19" s="2"/>
       <c r="AW19" s="2"/>
       <c r="AX19" s="2"/>
       <c r="AY19" s="2"/>
       <c r="AZ19" s="2"/>
       <c r="BA19" s="2"/>
       <c r="BB19" s="2"/>
       <c r="BC19" s="2"/>
       <c r="BD19" s="2"/>
       <c r="BE19" s="2"/>
       <c r="BF19" s="2"/>
       <c r="BG19" s="2"/>
       <c r="BH19" s="2"/>
       <c r="BI19" s="2"/>
     </row>
-    <row r="20" spans="1:61" s="10" customFormat="1" ht="19.2" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:61" s="10" customFormat="1" ht="18" x14ac:dyDescent="0.25">
       <c r="A20" s="2"/>
       <c r="C20" s="83" t="s">
         <v>156</v>
       </c>
       <c r="D20" s="203"/>
       <c r="E20" s="203">
-        <v>2.1</v>
+        <v>2</v>
       </c>
       <c r="F20" s="203"/>
       <c r="G20" s="203">
-        <v>1.9537850450276899</v>
+        <v>1.9</v>
       </c>
       <c r="H20" s="203"/>
       <c r="I20" s="203">
-        <v>1.9487743618428341</v>
+        <v>1.8</v>
       </c>
       <c r="J20" s="203"/>
       <c r="K20" s="203">
-        <v>1.8871595344512402</v>
+        <v>1.8</v>
       </c>
       <c r="L20" s="203"/>
       <c r="M20" s="203">
-        <v>1.8495181092137178</v>
+        <v>1.7</v>
       </c>
       <c r="N20" s="203"/>
       <c r="O20" s="203">
-        <v>1.8284498608940565</v>
+        <v>1.7</v>
       </c>
       <c r="P20" s="203"/>
       <c r="Q20" s="203">
-        <v>1.7981539889469143</v>
+        <v>1.7</v>
       </c>
       <c r="R20" s="203"/>
       <c r="S20" s="203">
-        <v>1.7782277591577551</v>
+        <v>1.7</v>
       </c>
       <c r="T20" s="203"/>
       <c r="U20" s="203">
-        <v>1.7515957880185395</v>
+        <v>1.7</v>
       </c>
       <c r="V20" s="113"/>
       <c r="W20" s="113"/>
       <c r="X20" s="113"/>
       <c r="Y20" s="2"/>
       <c r="Z20" s="19"/>
       <c r="AB20" s="2"/>
       <c r="AC20" s="2"/>
       <c r="AD20" s="2"/>
       <c r="AE20" s="2"/>
       <c r="AF20" s="2"/>
       <c r="AG20" s="2"/>
       <c r="AH20" s="2"/>
       <c r="AI20" s="2"/>
       <c r="AJ20" s="2"/>
       <c r="AK20" s="2"/>
       <c r="AL20" s="2"/>
       <c r="AM20" s="2"/>
       <c r="AN20" s="2"/>
       <c r="AO20" s="2"/>
       <c r="AP20" s="2"/>
       <c r="AQ20" s="2"/>
       <c r="AR20" s="2"/>
       <c r="AS20" s="2"/>
       <c r="AT20" s="2"/>
       <c r="AU20" s="2"/>
       <c r="AV20" s="2"/>
       <c r="AW20" s="2"/>
       <c r="AX20" s="2"/>
       <c r="AY20" s="2"/>
       <c r="AZ20" s="2"/>
       <c r="BA20" s="2"/>
       <c r="BB20" s="2"/>
       <c r="BC20" s="2"/>
       <c r="BD20" s="2"/>
       <c r="BE20" s="2"/>
       <c r="BF20" s="2"/>
       <c r="BG20" s="2"/>
       <c r="BH20" s="2"/>
       <c r="BI20" s="2"/>
     </row>
-    <row r="21" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A21" s="2"/>
       <c r="C21" s="83" t="s">
         <v>15</v>
       </c>
       <c r="D21" s="203"/>
       <c r="E21" s="203">
         <v>1.5</v>
       </c>
       <c r="F21" s="203"/>
       <c r="G21" s="203">
-        <v>1.6995453884794349</v>
+        <v>1.8</v>
       </c>
       <c r="H21" s="203"/>
       <c r="I21" s="203">
-        <v>1.8750547988724726</v>
+        <v>2</v>
       </c>
       <c r="J21" s="203"/>
       <c r="K21" s="203">
-        <v>2.0708062529676163</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="L21" s="203"/>
       <c r="M21" s="203">
-        <v>2.2433334805327245</v>
+        <v>2.4</v>
       </c>
       <c r="N21" s="203"/>
       <c r="O21" s="203">
-        <v>2.331456174447629</v>
+        <v>2.4</v>
       </c>
       <c r="P21" s="203"/>
       <c r="Q21" s="203">
-        <v>2.3287368658717722</v>
+        <v>2.4</v>
       </c>
       <c r="R21" s="203"/>
       <c r="S21" s="203">
-        <v>2.2309167899519249</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="T21" s="203"/>
       <c r="U21" s="203">
-        <v>2.1993781107308363</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="X21" s="19"/>
       <c r="Z21" s="19"/>
       <c r="AB21" s="2"/>
       <c r="AC21" s="2"/>
       <c r="AD21" s="2"/>
       <c r="AE21" s="2"/>
       <c r="AF21" s="2"/>
       <c r="AG21" s="2"/>
       <c r="AH21" s="2"/>
       <c r="AI21" s="2"/>
       <c r="AJ21" s="2"/>
       <c r="AK21" s="2"/>
       <c r="AL21" s="2"/>
       <c r="AM21" s="2"/>
       <c r="AN21" s="2"/>
       <c r="AO21" s="2"/>
       <c r="AP21" s="2"/>
       <c r="AQ21" s="2"/>
       <c r="AR21" s="2"/>
       <c r="AS21" s="2"/>
       <c r="AT21" s="2"/>
       <c r="AU21" s="2"/>
       <c r="AV21" s="2"/>
       <c r="AW21" s="2"/>
       <c r="AX21" s="2"/>
       <c r="AY21" s="2"/>
       <c r="AZ21" s="2"/>
       <c r="BA21" s="2"/>
       <c r="BB21" s="2"/>
       <c r="BC21" s="2"/>
       <c r="BD21" s="2"/>
       <c r="BE21" s="2"/>
       <c r="BF21" s="2"/>
       <c r="BG21" s="2"/>
       <c r="BH21" s="2"/>
       <c r="BI21" s="2"/>
     </row>
-    <row r="22" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A22" s="2"/>
       <c r="C22" s="70" t="s">
         <v>47</v>
       </c>
       <c r="D22" s="203"/>
       <c r="E22" s="203">
         <v>0.1</v>
       </c>
       <c r="F22" s="203"/>
       <c r="G22" s="203">
         <v>0.1</v>
       </c>
       <c r="H22" s="203"/>
       <c r="I22" s="203">
         <v>0.2</v>
       </c>
       <c r="J22" s="203"/>
       <c r="K22" s="203">
         <v>0.2</v>
       </c>
       <c r="L22" s="203"/>
       <c r="M22" s="203">
         <v>0.2</v>
       </c>
       <c r="N22" s="203"/>
@@ -37243,51 +37243,51 @@
       <c r="AL22" s="2"/>
       <c r="AM22" s="2"/>
       <c r="AN22" s="2"/>
       <c r="AO22" s="2"/>
       <c r="AP22" s="2"/>
       <c r="AQ22" s="2"/>
       <c r="AR22" s="2"/>
       <c r="AS22" s="2"/>
       <c r="AT22" s="2"/>
       <c r="AU22" s="2"/>
       <c r="AV22" s="2"/>
       <c r="AW22" s="2"/>
       <c r="AX22" s="2"/>
       <c r="AY22" s="2"/>
       <c r="AZ22" s="2"/>
       <c r="BA22" s="2"/>
       <c r="BB22" s="2"/>
       <c r="BC22" s="2"/>
       <c r="BD22" s="2"/>
       <c r="BE22" s="2"/>
       <c r="BF22" s="2"/>
       <c r="BG22" s="2"/>
       <c r="BH22" s="2"/>
       <c r="BI22" s="2"/>
     </row>
-    <row r="23" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A23" s="2"/>
       <c r="C23" s="70" t="s">
         <v>17</v>
       </c>
       <c r="D23" s="203"/>
       <c r="E23" s="203">
         <v>0.4</v>
       </c>
       <c r="F23" s="203"/>
       <c r="G23" s="203">
         <v>0.4</v>
       </c>
       <c r="H23" s="203"/>
       <c r="I23" s="203">
         <v>0.4</v>
       </c>
       <c r="J23" s="203"/>
       <c r="K23" s="203">
         <v>0.4</v>
       </c>
       <c r="L23" s="203"/>
       <c r="M23" s="203">
         <v>0.5</v>
       </c>
       <c r="N23" s="203"/>
@@ -37322,51 +37322,51 @@
       <c r="AL23" s="2"/>
       <c r="AM23" s="2"/>
       <c r="AN23" s="2"/>
       <c r="AO23" s="2"/>
       <c r="AP23" s="2"/>
       <c r="AQ23" s="2"/>
       <c r="AR23" s="2"/>
       <c r="AS23" s="2"/>
       <c r="AT23" s="2"/>
       <c r="AU23" s="2"/>
       <c r="AV23" s="2"/>
       <c r="AW23" s="2"/>
       <c r="AX23" s="2"/>
       <c r="AY23" s="2"/>
       <c r="AZ23" s="2"/>
       <c r="BA23" s="2"/>
       <c r="BB23" s="2"/>
       <c r="BC23" s="2"/>
       <c r="BD23" s="2"/>
       <c r="BE23" s="2"/>
       <c r="BF23" s="2"/>
       <c r="BG23" s="2"/>
       <c r="BH23" s="2"/>
       <c r="BI23" s="2"/>
     </row>
-    <row r="24" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A24" s="2"/>
       <c r="C24" s="70" t="s">
         <v>58</v>
       </c>
       <c r="D24" s="203"/>
       <c r="E24" s="203">
         <v>1.9</v>
       </c>
       <c r="F24" s="203"/>
       <c r="G24" s="203">
         <v>2</v>
       </c>
       <c r="H24" s="203"/>
       <c r="I24" s="203">
         <v>2.1</v>
       </c>
       <c r="J24" s="203"/>
       <c r="K24" s="203">
         <v>2</v>
       </c>
       <c r="L24" s="203"/>
       <c r="M24" s="203">
         <v>2</v>
       </c>
       <c r="N24" s="203"/>
@@ -37401,51 +37401,51 @@
       <c r="AL24" s="2"/>
       <c r="AM24" s="2"/>
       <c r="AN24" s="2"/>
       <c r="AO24" s="2"/>
       <c r="AP24" s="2"/>
       <c r="AQ24" s="2"/>
       <c r="AR24" s="2"/>
       <c r="AS24" s="2"/>
       <c r="AT24" s="2"/>
       <c r="AU24" s="2"/>
       <c r="AV24" s="2"/>
       <c r="AW24" s="2"/>
       <c r="AX24" s="2"/>
       <c r="AY24" s="2"/>
       <c r="AZ24" s="2"/>
       <c r="BA24" s="2"/>
       <c r="BB24" s="2"/>
       <c r="BC24" s="2"/>
       <c r="BD24" s="2"/>
       <c r="BE24" s="2"/>
       <c r="BF24" s="2"/>
       <c r="BG24" s="2"/>
       <c r="BH24" s="2"/>
       <c r="BI24" s="2"/>
     </row>
-    <row r="25" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A25" s="2"/>
       <c r="C25" s="70" t="s">
         <v>29</v>
       </c>
       <c r="D25" s="204"/>
       <c r="E25" s="204">
         <v>1.2</v>
       </c>
       <c r="F25" s="204"/>
       <c r="G25" s="204">
         <v>1</v>
       </c>
       <c r="H25" s="204"/>
       <c r="I25" s="204">
         <v>0.9</v>
       </c>
       <c r="J25" s="204"/>
       <c r="K25" s="204">
         <v>0.9</v>
       </c>
       <c r="L25" s="204"/>
       <c r="M25" s="204">
         <v>0.9</v>
       </c>
       <c r="N25" s="204"/>
@@ -37480,51 +37480,51 @@
       <c r="AL25" s="2"/>
       <c r="AM25" s="2"/>
       <c r="AN25" s="2"/>
       <c r="AO25" s="2"/>
       <c r="AP25" s="2"/>
       <c r="AQ25" s="2"/>
       <c r="AR25" s="2"/>
       <c r="AS25" s="2"/>
       <c r="AT25" s="2"/>
       <c r="AU25" s="2"/>
       <c r="AV25" s="2"/>
       <c r="AW25" s="2"/>
       <c r="AX25" s="2"/>
       <c r="AY25" s="2"/>
       <c r="AZ25" s="2"/>
       <c r="BA25" s="2"/>
       <c r="BB25" s="2"/>
       <c r="BC25" s="2"/>
       <c r="BD25" s="2"/>
       <c r="BE25" s="2"/>
       <c r="BF25" s="2"/>
       <c r="BG25" s="2"/>
       <c r="BH25" s="2"/>
       <c r="BI25" s="2"/>
     </row>
-    <row r="26" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A26" s="2"/>
       <c r="C26" s="68" t="s">
         <v>130</v>
       </c>
       <c r="D26" s="205"/>
       <c r="E26" s="205">
         <v>16.100000000000001</v>
       </c>
       <c r="F26" s="205"/>
       <c r="G26" s="205">
         <v>16.399999999999999</v>
       </c>
       <c r="H26" s="205"/>
       <c r="I26" s="205">
         <v>16.7</v>
       </c>
       <c r="J26" s="205"/>
       <c r="K26" s="205">
         <v>17.099999999999998</v>
       </c>
       <c r="L26" s="205"/>
       <c r="M26" s="205">
         <v>17.600000000000001</v>
       </c>
       <c r="N26" s="205"/>
@@ -37559,51 +37559,51 @@
       <c r="AL26" s="2"/>
       <c r="AM26" s="2"/>
       <c r="AN26" s="2"/>
       <c r="AO26" s="2"/>
       <c r="AP26" s="2"/>
       <c r="AQ26" s="2"/>
       <c r="AR26" s="2"/>
       <c r="AS26" s="2"/>
       <c r="AT26" s="2"/>
       <c r="AU26" s="2"/>
       <c r="AV26" s="2"/>
       <c r="AW26" s="2"/>
       <c r="AX26" s="2"/>
       <c r="AY26" s="2"/>
       <c r="AZ26" s="2"/>
       <c r="BA26" s="2"/>
       <c r="BB26" s="2"/>
       <c r="BC26" s="2"/>
       <c r="BD26" s="2"/>
       <c r="BE26" s="2"/>
       <c r="BF26" s="2"/>
       <c r="BG26" s="2"/>
       <c r="BH26" s="2"/>
       <c r="BI26" s="2"/>
     </row>
-    <row r="27" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="C27" s="70"/>
       <c r="D27" s="206"/>
       <c r="E27" s="206"/>
       <c r="F27" s="206"/>
       <c r="G27" s="206"/>
       <c r="H27" s="206"/>
       <c r="I27" s="206"/>
       <c r="J27" s="206"/>
       <c r="K27" s="206"/>
       <c r="L27" s="206"/>
       <c r="M27" s="206"/>
       <c r="N27" s="206"/>
       <c r="O27" s="206"/>
       <c r="P27" s="206"/>
       <c r="Q27" s="206"/>
       <c r="R27" s="206"/>
       <c r="S27" s="206"/>
       <c r="T27" s="206"/>
       <c r="U27" s="206"/>
       <c r="X27" s="107"/>
       <c r="Y27" s="2"/>
       <c r="Z27" s="19"/>
       <c r="AB27" s="2"/>
       <c r="AC27" s="2"/>
@@ -37618,51 +37618,51 @@
       <c r="AL27" s="2"/>
       <c r="AM27" s="2"/>
       <c r="AN27" s="2"/>
       <c r="AO27" s="2"/>
       <c r="AP27" s="2"/>
       <c r="AQ27" s="2"/>
       <c r="AR27" s="2"/>
       <c r="AS27" s="2"/>
       <c r="AT27" s="2"/>
       <c r="AU27" s="2"/>
       <c r="AV27" s="2"/>
       <c r="AW27" s="2"/>
       <c r="AX27" s="2"/>
       <c r="AY27" s="2"/>
       <c r="AZ27" s="2"/>
       <c r="BA27" s="2"/>
       <c r="BB27" s="2"/>
       <c r="BC27" s="2"/>
       <c r="BD27" s="2"/>
       <c r="BE27" s="2"/>
       <c r="BF27" s="2"/>
       <c r="BG27" s="2"/>
       <c r="BH27" s="2"/>
       <c r="BI27" s="2"/>
     </row>
-    <row r="28" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="C28" s="68" t="s">
         <v>131</v>
       </c>
       <c r="D28" s="207"/>
       <c r="E28" s="207">
         <v>11.199999999999996</v>
       </c>
       <c r="F28" s="207"/>
       <c r="G28" s="207">
         <v>11.400000000000002</v>
       </c>
       <c r="H28" s="207"/>
       <c r="I28" s="207">
         <v>11.600000000000001</v>
       </c>
       <c r="J28" s="207"/>
       <c r="K28" s="207">
         <v>11.4</v>
       </c>
       <c r="L28" s="207"/>
       <c r="M28" s="207">
         <v>11.5</v>
       </c>
       <c r="N28" s="207"/>
@@ -37720,51 +37720,51 @@
     </row>
     <row r="29" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="2"/>
       <c r="C29" s="70"/>
       <c r="D29" s="206"/>
       <c r="E29" s="206"/>
       <c r="F29" s="206"/>
       <c r="G29" s="206"/>
       <c r="H29" s="206"/>
       <c r="I29" s="206"/>
       <c r="J29" s="206"/>
       <c r="K29" s="206"/>
       <c r="L29" s="206"/>
       <c r="M29" s="206"/>
       <c r="N29" s="206"/>
       <c r="O29" s="206"/>
       <c r="P29" s="206"/>
       <c r="Q29" s="206"/>
       <c r="R29" s="206"/>
       <c r="S29" s="206"/>
       <c r="T29" s="206"/>
       <c r="U29" s="206"/>
       <c r="X29" s="138"/>
       <c r="Y29" s="139"/>
     </row>
-    <row r="30" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A30" s="2"/>
       <c r="C30" s="178" t="s">
         <v>136</v>
       </c>
       <c r="D30" s="167"/>
       <c r="E30" s="167"/>
       <c r="F30" s="167"/>
       <c r="G30" s="167"/>
       <c r="H30" s="167"/>
       <c r="I30" s="167"/>
       <c r="J30" s="167"/>
       <c r="K30" s="167"/>
       <c r="L30" s="167"/>
       <c r="M30" s="167"/>
       <c r="N30" s="167"/>
       <c r="O30" s="167"/>
       <c r="P30" s="167"/>
       <c r="Q30" s="167"/>
       <c r="R30" s="167"/>
       <c r="S30" s="167"/>
       <c r="T30" s="167"/>
       <c r="U30" s="167"/>
       <c r="X30" s="118"/>
       <c r="Y30" s="118"/>
       <c r="Z30" s="2"/>
@@ -37782,51 +37782,51 @@
       <c r="AL30" s="2"/>
       <c r="AM30" s="2"/>
       <c r="AN30" s="2"/>
       <c r="AO30" s="2"/>
       <c r="AP30" s="2"/>
       <c r="AQ30" s="2"/>
       <c r="AR30" s="2"/>
       <c r="AS30" s="2"/>
       <c r="AT30" s="2"/>
       <c r="AU30" s="2"/>
       <c r="AV30" s="2"/>
       <c r="AW30" s="2"/>
       <c r="AX30" s="2"/>
       <c r="AY30" s="2"/>
       <c r="AZ30" s="2"/>
       <c r="BA30" s="2"/>
       <c r="BB30" s="2"/>
       <c r="BC30" s="2"/>
       <c r="BD30" s="2"/>
       <c r="BE30" s="2"/>
       <c r="BF30" s="2"/>
       <c r="BG30" s="2"/>
       <c r="BH30" s="2"/>
       <c r="BI30" s="2"/>
     </row>
-    <row r="31" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A31" s="2"/>
       <c r="C31" s="70" t="s">
         <v>65</v>
       </c>
       <c r="D31" s="73"/>
       <c r="E31" s="73">
         <v>32178</v>
       </c>
       <c r="F31" s="73"/>
       <c r="G31" s="73">
         <v>32128</v>
       </c>
       <c r="H31" s="73"/>
       <c r="I31" s="73">
         <v>29353</v>
       </c>
       <c r="J31" s="73"/>
       <c r="K31" s="73">
         <v>29493</v>
       </c>
       <c r="L31" s="73"/>
       <c r="M31" s="73">
         <v>28888</v>
       </c>
       <c r="N31" s="73"/>
@@ -37863,51 +37863,51 @@
       <c r="AL31" s="2"/>
       <c r="AM31" s="2"/>
       <c r="AN31" s="2"/>
       <c r="AO31" s="2"/>
       <c r="AP31" s="2"/>
       <c r="AQ31" s="2"/>
       <c r="AR31" s="2"/>
       <c r="AS31" s="2"/>
       <c r="AT31" s="2"/>
       <c r="AU31" s="2"/>
       <c r="AV31" s="2"/>
       <c r="AW31" s="2"/>
       <c r="AX31" s="2"/>
       <c r="AY31" s="2"/>
       <c r="AZ31" s="2"/>
       <c r="BA31" s="2"/>
       <c r="BB31" s="2"/>
       <c r="BC31" s="2"/>
       <c r="BD31" s="2"/>
       <c r="BE31" s="2"/>
       <c r="BF31" s="2"/>
       <c r="BG31" s="2"/>
       <c r="BH31" s="2"/>
       <c r="BI31" s="2"/>
     </row>
-    <row r="32" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A32" s="2"/>
       <c r="C32" s="70" t="s">
         <v>66</v>
       </c>
       <c r="D32" s="73"/>
       <c r="E32" s="73">
         <v>50</v>
       </c>
       <c r="F32" s="73"/>
       <c r="G32" s="73">
         <v>2775</v>
       </c>
       <c r="H32" s="73"/>
       <c r="I32" s="73">
         <v>-140</v>
       </c>
       <c r="J32" s="73"/>
       <c r="K32" s="73">
         <v>605</v>
       </c>
       <c r="L32" s="73"/>
       <c r="M32" s="73">
         <v>5202</v>
       </c>
       <c r="N32" s="73"/>
@@ -37944,51 +37944,51 @@
       <c r="AL32" s="2"/>
       <c r="AM32" s="2"/>
       <c r="AN32" s="2"/>
       <c r="AO32" s="2"/>
       <c r="AP32" s="2"/>
       <c r="AQ32" s="2"/>
       <c r="AR32" s="2"/>
       <c r="AS32" s="2"/>
       <c r="AT32" s="2"/>
       <c r="AU32" s="2"/>
       <c r="AV32" s="2"/>
       <c r="AW32" s="2"/>
       <c r="AX32" s="2"/>
       <c r="AY32" s="2"/>
       <c r="AZ32" s="2"/>
       <c r="BA32" s="2"/>
       <c r="BB32" s="2"/>
       <c r="BC32" s="2"/>
       <c r="BD32" s="2"/>
       <c r="BE32" s="2"/>
       <c r="BF32" s="2"/>
       <c r="BG32" s="2"/>
       <c r="BH32" s="2"/>
       <c r="BI32" s="2"/>
     </row>
-    <row r="33" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="2"/>
       <c r="C33" s="70" t="s">
         <v>75</v>
       </c>
       <c r="D33" s="208"/>
       <c r="E33" s="208">
         <v>11.6</v>
       </c>
       <c r="F33" s="208"/>
       <c r="G33" s="208">
         <v>11.4</v>
       </c>
       <c r="H33" s="208"/>
       <c r="I33" s="208">
         <v>10.5</v>
       </c>
       <c r="J33" s="208"/>
       <c r="K33" s="208">
         <v>10.4</v>
       </c>
       <c r="L33" s="208"/>
       <c r="M33" s="208">
         <v>10</v>
       </c>
       <c r="N33" s="208"/>
@@ -38025,51 +38025,51 @@
       <c r="AL33" s="2"/>
       <c r="AM33" s="2"/>
       <c r="AN33" s="2"/>
       <c r="AO33" s="2"/>
       <c r="AP33" s="2"/>
       <c r="AQ33" s="2"/>
       <c r="AR33" s="2"/>
       <c r="AS33" s="2"/>
       <c r="AT33" s="2"/>
       <c r="AU33" s="2"/>
       <c r="AV33" s="2"/>
       <c r="AW33" s="2"/>
       <c r="AX33" s="2"/>
       <c r="AY33" s="2"/>
       <c r="AZ33" s="2"/>
       <c r="BA33" s="2"/>
       <c r="BB33" s="2"/>
       <c r="BC33" s="2"/>
       <c r="BD33" s="2"/>
       <c r="BE33" s="2"/>
       <c r="BF33" s="2"/>
       <c r="BG33" s="2"/>
       <c r="BH33" s="2"/>
       <c r="BI33" s="2"/>
     </row>
-    <row r="34" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="2"/>
       <c r="C34" s="70" t="s">
         <v>114</v>
       </c>
       <c r="D34" s="208"/>
       <c r="E34" s="208">
         <v>14.5</v>
       </c>
       <c r="F34" s="208"/>
       <c r="G34" s="208">
         <v>32.6</v>
       </c>
       <c r="H34" s="208"/>
       <c r="I34" s="208">
         <v>18.399999999999999</v>
       </c>
       <c r="J34" s="208"/>
       <c r="K34" s="208">
         <v>38.6</v>
       </c>
       <c r="L34" s="208"/>
       <c r="M34" s="208">
         <v>78.7</v>
       </c>
       <c r="N34" s="208"/>
@@ -38106,51 +38106,51 @@
       <c r="AL34" s="2"/>
       <c r="AM34" s="2"/>
       <c r="AN34" s="2"/>
       <c r="AO34" s="2"/>
       <c r="AP34" s="2"/>
       <c r="AQ34" s="2"/>
       <c r="AR34" s="2"/>
       <c r="AS34" s="2"/>
       <c r="AT34" s="2"/>
       <c r="AU34" s="2"/>
       <c r="AV34" s="2"/>
       <c r="AW34" s="2"/>
       <c r="AX34" s="2"/>
       <c r="AY34" s="2"/>
       <c r="AZ34" s="2"/>
       <c r="BA34" s="2"/>
       <c r="BB34" s="2"/>
       <c r="BC34" s="2"/>
       <c r="BD34" s="2"/>
       <c r="BE34" s="2"/>
       <c r="BF34" s="2"/>
       <c r="BG34" s="2"/>
       <c r="BH34" s="2"/>
       <c r="BI34" s="2"/>
     </row>
-    <row r="35" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="2"/>
       <c r="C35" s="76"/>
       <c r="D35" s="209"/>
       <c r="E35" s="209"/>
       <c r="F35" s="209"/>
       <c r="G35" s="209"/>
       <c r="H35" s="209"/>
       <c r="I35" s="209"/>
       <c r="J35" s="209"/>
       <c r="K35" s="209"/>
       <c r="L35" s="209"/>
       <c r="M35" s="209"/>
       <c r="N35" s="209"/>
       <c r="O35" s="209"/>
       <c r="P35" s="209"/>
       <c r="Q35" s="209"/>
       <c r="R35" s="209"/>
       <c r="S35" s="209"/>
       <c r="T35" s="209"/>
       <c r="U35" s="209"/>
       <c r="W35" s="17"/>
       <c r="X35" s="100"/>
       <c r="Y35" s="2"/>
       <c r="Z35" s="120"/>
       <c r="AA35" s="28"/>
@@ -38167,51 +38167,51 @@
       <c r="AL35" s="2"/>
       <c r="AM35" s="2"/>
       <c r="AN35" s="2"/>
       <c r="AO35" s="2"/>
       <c r="AP35" s="2"/>
       <c r="AQ35" s="2"/>
       <c r="AR35" s="2"/>
       <c r="AS35" s="2"/>
       <c r="AT35" s="2"/>
       <c r="AU35" s="2"/>
       <c r="AV35" s="2"/>
       <c r="AW35" s="2"/>
       <c r="AX35" s="2"/>
       <c r="AY35" s="2"/>
       <c r="AZ35" s="2"/>
       <c r="BA35" s="2"/>
       <c r="BB35" s="2"/>
       <c r="BC35" s="2"/>
       <c r="BD35" s="2"/>
       <c r="BE35" s="2"/>
       <c r="BF35" s="2"/>
       <c r="BG35" s="2"/>
       <c r="BH35" s="2"/>
       <c r="BI35" s="2"/>
     </row>
-    <row r="36" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="2"/>
       <c r="C36" s="70" t="s">
         <v>192</v>
       </c>
       <c r="D36" s="210"/>
       <c r="E36" s="210">
         <v>0.97</v>
       </c>
       <c r="F36" s="210"/>
       <c r="G36" s="210">
         <v>0.96399999999999997</v>
       </c>
       <c r="H36" s="210"/>
       <c r="I36" s="210">
         <v>0.97599999999999998</v>
       </c>
       <c r="J36" s="210"/>
       <c r="K36" s="210">
         <v>0.98199999999999998</v>
       </c>
       <c r="L36" s="210"/>
       <c r="M36" s="210">
         <v>0.97299999999999998</v>
       </c>
       <c r="N36" s="210"/>
@@ -38248,51 +38248,51 @@
       <c r="AL36" s="2"/>
       <c r="AM36" s="2"/>
       <c r="AN36" s="2"/>
       <c r="AO36" s="2"/>
       <c r="AP36" s="2"/>
       <c r="AQ36" s="2"/>
       <c r="AR36" s="2"/>
       <c r="AS36" s="2"/>
       <c r="AT36" s="2"/>
       <c r="AU36" s="2"/>
       <c r="AV36" s="2"/>
       <c r="AW36" s="2"/>
       <c r="AX36" s="2"/>
       <c r="AY36" s="2"/>
       <c r="AZ36" s="2"/>
       <c r="BA36" s="2"/>
       <c r="BB36" s="2"/>
       <c r="BC36" s="2"/>
       <c r="BD36" s="2"/>
       <c r="BE36" s="2"/>
       <c r="BF36" s="2"/>
       <c r="BG36" s="2"/>
       <c r="BH36" s="2"/>
       <c r="BI36" s="2"/>
     </row>
-    <row r="37" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="2"/>
       <c r="C37" s="76"/>
       <c r="D37" s="208"/>
       <c r="E37" s="208"/>
       <c r="F37" s="208"/>
       <c r="G37" s="208"/>
       <c r="H37" s="208"/>
       <c r="I37" s="208"/>
       <c r="J37" s="208"/>
       <c r="K37" s="208"/>
       <c r="L37" s="208"/>
       <c r="M37" s="208"/>
       <c r="N37" s="208"/>
       <c r="O37" s="208"/>
       <c r="P37" s="208"/>
       <c r="Q37" s="208"/>
       <c r="R37" s="208"/>
       <c r="S37" s="208"/>
       <c r="T37" s="208"/>
       <c r="U37" s="208"/>
       <c r="W37" s="17"/>
       <c r="X37" s="107"/>
       <c r="Y37" s="2"/>
       <c r="Z37" s="122"/>
       <c r="AA37" s="1"/>
@@ -38388,468 +38388,468 @@
       <c r="AL38" s="2"/>
       <c r="AM38" s="2"/>
       <c r="AN38" s="2"/>
       <c r="AO38" s="2"/>
       <c r="AP38" s="2"/>
       <c r="AQ38" s="2"/>
       <c r="AR38" s="2"/>
       <c r="AS38" s="2"/>
       <c r="AT38" s="2"/>
       <c r="AU38" s="2"/>
       <c r="AV38" s="2"/>
       <c r="AW38" s="2"/>
       <c r="AX38" s="2"/>
       <c r="AY38" s="2"/>
       <c r="AZ38" s="2"/>
       <c r="BA38" s="2"/>
       <c r="BB38" s="2"/>
       <c r="BC38" s="2"/>
       <c r="BD38" s="2"/>
       <c r="BE38" s="2"/>
       <c r="BF38" s="2"/>
       <c r="BG38" s="2"/>
       <c r="BH38" s="2"/>
       <c r="BI38" s="2"/>
     </row>
-    <row r="39" spans="1:61" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:61" ht="16.5" x14ac:dyDescent="0.25">
       <c r="C39" s="70"/>
       <c r="D39" s="73"/>
       <c r="E39" s="73"/>
       <c r="F39" s="73"/>
       <c r="G39" s="73"/>
       <c r="H39" s="73"/>
       <c r="I39" s="73"/>
       <c r="J39" s="73"/>
       <c r="K39" s="73"/>
       <c r="L39" s="73"/>
       <c r="M39" s="73"/>
       <c r="N39" s="73"/>
       <c r="O39" s="73"/>
       <c r="P39" s="73"/>
       <c r="Q39" s="73"/>
       <c r="R39" s="73"/>
       <c r="S39" s="73"/>
       <c r="T39" s="73"/>
       <c r="U39" s="73"/>
     </row>
-    <row r="40" spans="1:61" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:61" ht="16.5" x14ac:dyDescent="0.25">
       <c r="C40" s="178" t="s">
         <v>67</v>
       </c>
       <c r="D40" s="208"/>
       <c r="E40" s="208"/>
       <c r="F40" s="208"/>
       <c r="G40" s="208"/>
       <c r="H40" s="208"/>
       <c r="I40" s="208"/>
       <c r="J40" s="208"/>
       <c r="K40" s="208"/>
       <c r="L40" s="208"/>
       <c r="M40" s="208"/>
       <c r="N40" s="208"/>
       <c r="O40" s="208"/>
       <c r="P40" s="208"/>
       <c r="Q40" s="208"/>
       <c r="R40" s="208"/>
       <c r="S40" s="208"/>
       <c r="T40" s="208"/>
       <c r="U40" s="208"/>
     </row>
-    <row r="41" spans="1:61" ht="19.2" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:61" ht="18" x14ac:dyDescent="0.25">
       <c r="C41" s="70" t="s">
         <v>194</v>
       </c>
       <c r="D41" s="208"/>
       <c r="E41" s="208">
         <v>171.7</v>
       </c>
       <c r="F41" s="208"/>
       <c r="G41" s="208">
         <v>142.19999999999999</v>
       </c>
       <c r="H41" s="208"/>
       <c r="I41" s="208">
         <v>137</v>
       </c>
       <c r="J41" s="208"/>
       <c r="K41" s="208">
         <v>119.5</v>
       </c>
       <c r="L41" s="208"/>
       <c r="M41" s="208">
         <v>165.5</v>
       </c>
       <c r="N41" s="208"/>
       <c r="O41" s="208">
         <v>147.1</v>
       </c>
       <c r="P41" s="208"/>
       <c r="Q41" s="208">
         <v>128.9</v>
       </c>
       <c r="R41" s="208"/>
       <c r="S41" s="208">
         <v>121</v>
       </c>
       <c r="T41" s="208"/>
       <c r="U41" s="208">
         <v>105.9</v>
       </c>
     </row>
-    <row r="42" spans="1:61" ht="19.2" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:61" ht="18" x14ac:dyDescent="0.25">
       <c r="C42" s="70" t="s">
         <v>195</v>
       </c>
       <c r="D42" s="208"/>
       <c r="E42" s="208">
         <v>51.9</v>
       </c>
       <c r="F42" s="208"/>
       <c r="G42" s="208">
         <v>1526.3</v>
       </c>
       <c r="H42" s="208"/>
       <c r="I42" s="208">
         <v>102.8</v>
       </c>
       <c r="J42" s="208"/>
       <c r="K42" s="208">
         <v>95.1</v>
       </c>
       <c r="L42" s="208"/>
       <c r="M42" s="208">
         <v>847.9</v>
       </c>
       <c r="N42" s="208"/>
       <c r="O42" s="208">
         <v>34.1</v>
       </c>
       <c r="P42" s="208"/>
       <c r="Q42" s="208">
         <v>115.1</v>
       </c>
       <c r="R42" s="208"/>
       <c r="S42" s="208">
         <v>10.199999999999999</v>
       </c>
       <c r="T42" s="208"/>
       <c r="U42" s="208">
         <v>92.9</v>
       </c>
     </row>
-    <row r="43" spans="1:61" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:61" ht="16.5" x14ac:dyDescent="0.25">
       <c r="C43" s="167"/>
       <c r="D43" s="208"/>
       <c r="E43" s="208"/>
       <c r="F43" s="208"/>
       <c r="G43" s="208"/>
       <c r="H43" s="208"/>
       <c r="I43" s="208"/>
       <c r="J43" s="208"/>
       <c r="K43" s="208"/>
       <c r="L43" s="208"/>
       <c r="M43" s="208"/>
       <c r="N43" s="208"/>
       <c r="O43" s="208"/>
       <c r="P43" s="208"/>
       <c r="Q43" s="208"/>
       <c r="R43" s="208"/>
       <c r="S43" s="208"/>
       <c r="T43" s="208"/>
       <c r="U43" s="208"/>
     </row>
-    <row r="44" spans="1:61" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:61" ht="16.5" x14ac:dyDescent="0.25">
       <c r="C44" s="70" t="s">
         <v>68</v>
       </c>
       <c r="D44" s="208"/>
       <c r="E44" s="208">
         <v>0</v>
       </c>
       <c r="F44" s="208"/>
       <c r="G44" s="208">
         <v>0</v>
       </c>
       <c r="H44" s="208"/>
       <c r="I44" s="208">
         <v>0</v>
       </c>
       <c r="J44" s="208"/>
       <c r="K44" s="208">
         <v>100</v>
       </c>
       <c r="L44" s="208"/>
       <c r="M44" s="208">
         <v>100</v>
       </c>
       <c r="N44" s="208"/>
       <c r="O44" s="208">
         <v>0</v>
       </c>
       <c r="P44" s="208"/>
       <c r="Q44" s="208">
         <v>0</v>
       </c>
       <c r="R44" s="208"/>
       <c r="S44" s="208">
         <v>70</v>
       </c>
       <c r="T44" s="208"/>
       <c r="U44" s="208">
         <v>225</v>
       </c>
     </row>
-    <row r="45" spans="1:61" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:61" ht="16.5" x14ac:dyDescent="0.25">
       <c r="C45" s="70" t="s">
         <v>69</v>
       </c>
       <c r="D45" s="211"/>
       <c r="E45" s="211">
         <v>24</v>
       </c>
       <c r="F45" s="211"/>
       <c r="G45" s="211">
         <v>24</v>
       </c>
       <c r="H45" s="212"/>
       <c r="I45" s="212">
         <v>24</v>
       </c>
       <c r="J45" s="212"/>
       <c r="K45" s="212">
         <v>22.4</v>
       </c>
       <c r="L45" s="212"/>
       <c r="M45" s="212">
         <v>22.5</v>
       </c>
       <c r="N45" s="212"/>
       <c r="O45" s="212">
         <v>22.4</v>
       </c>
       <c r="P45" s="212"/>
       <c r="Q45" s="212">
         <v>22.4</v>
       </c>
       <c r="R45" s="212"/>
       <c r="S45" s="212">
         <v>22.4</v>
       </c>
       <c r="T45" s="212"/>
       <c r="U45" s="212">
         <v>22.7</v>
       </c>
     </row>
-    <row r="46" spans="1:61" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:61" ht="16.5" x14ac:dyDescent="0.25">
       <c r="C46" s="180" t="s">
         <v>70</v>
       </c>
       <c r="D46" s="213"/>
       <c r="E46" s="213">
         <v>24</v>
       </c>
       <c r="F46" s="213"/>
       <c r="G46" s="213">
         <v>24</v>
       </c>
       <c r="H46" s="213"/>
       <c r="I46" s="213">
         <v>24</v>
       </c>
       <c r="J46" s="213"/>
       <c r="K46" s="213">
         <v>122.4</v>
       </c>
       <c r="L46" s="213"/>
       <c r="M46" s="213">
         <v>122.5</v>
       </c>
       <c r="N46" s="213"/>
       <c r="O46" s="213">
         <v>22.4</v>
       </c>
       <c r="P46" s="213"/>
       <c r="Q46" s="213">
         <v>22.4</v>
       </c>
       <c r="R46" s="213"/>
       <c r="S46" s="213">
         <v>92.4</v>
       </c>
       <c r="T46" s="213"/>
       <c r="U46" s="213">
         <v>247.7</v>
       </c>
     </row>
     <row r="47" spans="1:61" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C47" s="93" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="50" spans="3:21" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="50" spans="3:21" ht="16.5" x14ac:dyDescent="0.25">
       <c r="E50" s="203"/>
       <c r="F50" s="203"/>
       <c r="G50" s="203"/>
       <c r="H50" s="203"/>
       <c r="I50" s="203"/>
       <c r="J50" s="203"/>
       <c r="K50" s="203"/>
       <c r="L50" s="203"/>
       <c r="M50" s="203"/>
       <c r="N50" s="203"/>
       <c r="O50" s="203"/>
       <c r="P50" s="203"/>
       <c r="Q50" s="203"/>
       <c r="R50" s="203"/>
       <c r="S50" s="203"/>
       <c r="T50" s="203"/>
       <c r="U50" s="203"/>
     </row>
-    <row r="51" spans="3:21" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="51" spans="3:21" ht="16.5" x14ac:dyDescent="0.25">
       <c r="C51" s="83"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="R6:S6"/>
     <mergeCell ref="T6:U6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="N6:O6"/>
     <mergeCell ref="P6:Q6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.1" right="0.1" top="0.1" bottom="0.1" header="0.1" footer="0.1"/>
-  <pageSetup scale="54" orientation="landscape" cellComments="asDisplayed" r:id="rId1"/>
+  <pageSetup scale="53" orientation="landscape" cellComments="asDisplayed" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;R&amp;G&amp;K00+000   __</oddHeader>
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ACF37355-ED6A-497B-B5EE-A631E016EF50}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BI52"/>
   <sheetViews>
-    <sheetView showGridLines="0" showWhiteSpace="0" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="112" zoomScaleSheetLayoutView="70" zoomScalePageLayoutView="60" workbookViewId="0"/>
+    <sheetView showGridLines="0" showWhiteSpace="0" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="112" zoomScaleSheetLayoutView="85" zoomScalePageLayoutView="60" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.33203125" style="2"/>
-[...32 lines deleted...]
-    <col min="61" max="16384" width="9.33203125" style="2"/>
+    <col min="1" max="1" width="9.28515625" style="2"/>
+    <col min="2" max="2" width="2.7109375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="60.85546875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="9.7109375" style="3" customWidth="1"/>
+    <col min="5" max="5" width="11.28515625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="9.7109375" style="2" customWidth="1"/>
+    <col min="7" max="7" width="11.28515625" style="2" customWidth="1"/>
+    <col min="8" max="8" width="9.7109375" style="2" customWidth="1"/>
+    <col min="9" max="9" width="11.28515625" style="2" customWidth="1"/>
+    <col min="10" max="10" width="9.7109375" style="2" customWidth="1"/>
+    <col min="11" max="11" width="11.28515625" style="2" customWidth="1"/>
+    <col min="12" max="12" width="9.7109375" style="2" customWidth="1"/>
+    <col min="13" max="13" width="11.28515625" style="2" customWidth="1"/>
+    <col min="14" max="14" width="9.7109375" style="2" customWidth="1"/>
+    <col min="15" max="15" width="11.28515625" style="2" customWidth="1"/>
+    <col min="16" max="16" width="9.7109375" style="2" customWidth="1"/>
+    <col min="17" max="17" width="11.28515625" style="2" customWidth="1"/>
+    <col min="18" max="18" width="9.7109375" style="2" customWidth="1"/>
+    <col min="19" max="19" width="11.28515625" style="2" customWidth="1"/>
+    <col min="20" max="20" width="9.7109375" style="2" customWidth="1"/>
+    <col min="21" max="21" width="11.28515625" style="2" customWidth="1"/>
+    <col min="22" max="22" width="2.7109375" style="2" customWidth="1"/>
+    <col min="23" max="23" width="9.28515625" style="2"/>
+    <col min="24" max="24" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="13.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="26" max="53" width="8.5703125" style="2" customWidth="1"/>
+    <col min="54" max="54" width="9.28515625" style="2"/>
+    <col min="55" max="55" width="2.5703125" style="2" customWidth="1"/>
+    <col min="56" max="56" width="9.28515625" style="2"/>
+    <col min="57" max="57" width="2.5703125" style="2" customWidth="1"/>
+    <col min="58" max="58" width="9.28515625" style="2"/>
+    <col min="59" max="59" width="2.5703125" style="2" customWidth="1"/>
+    <col min="60" max="60" width="9.28515625" style="2" customWidth="1"/>
+    <col min="61" max="16384" width="9.28515625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:61" ht="9.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:61" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="3"/>
       <c r="C1" s="3"/>
     </row>
-    <row r="2" spans="1:61" ht="9.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:61" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
       <c r="U2" s="3"/>
     </row>
-    <row r="3" spans="1:61" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:61" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="5"/>
       <c r="C3" s="44" t="s">
         <v>81</v>
       </c>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
       <c r="O3" s="6"/>
       <c r="P3" s="6"/>
       <c r="Q3" s="6"/>
       <c r="R3" s="6"/>
       <c r="S3" s="6"/>
       <c r="T3" s="6"/>
       <c r="U3" s="6"/>
     </row>
-    <row r="4" spans="1:61" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:61" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="3"/>
       <c r="C4" s="15"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
       <c r="F4" s="12"/>
       <c r="G4" s="12"/>
       <c r="H4" s="12"/>
       <c r="I4" s="12"/>
       <c r="J4" s="12"/>
       <c r="K4" s="12"/>
       <c r="L4" s="12"/>
       <c r="M4" s="12"/>
       <c r="N4" s="12"/>
       <c r="O4" s="12"/>
       <c r="P4" s="12"/>
       <c r="Q4" s="12"/>
       <c r="R4" s="12"/>
       <c r="S4" s="12"/>
       <c r="T4" s="12"/>
       <c r="U4" s="12"/>
     </row>
     <row r="5" spans="1:61" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="3"/>
       <c r="C5" s="229" t="s">
         <v>198</v>
@@ -39351,51 +39351,51 @@
       <c r="AP13" s="2"/>
       <c r="AQ13" s="2"/>
       <c r="AR13" s="2"/>
       <c r="AS13" s="2"/>
       <c r="AT13" s="2"/>
       <c r="AU13" s="2"/>
       <c r="AV13" s="2"/>
       <c r="AW13" s="2"/>
       <c r="AX13" s="2"/>
       <c r="AY13" s="2"/>
       <c r="AZ13" s="2"/>
       <c r="BA13" s="2"/>
       <c r="BB13" s="2"/>
       <c r="BC13" s="2"/>
       <c r="BD13" s="2"/>
       <c r="BE13" s="2"/>
       <c r="BF13" s="2"/>
       <c r="BG13" s="2"/>
       <c r="BH13" s="2"/>
       <c r="BI13" s="2"/>
     </row>
     <row r="14" spans="1:61" s="10" customFormat="1" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="2"/>
       <c r="B14" s="7"/>
       <c r="C14" s="229" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="D14" s="229"/>
       <c r="E14" s="229"/>
       <c r="F14" s="229"/>
       <c r="G14" s="229"/>
       <c r="H14" s="229"/>
       <c r="I14" s="229"/>
       <c r="J14" s="229"/>
       <c r="K14" s="229"/>
       <c r="L14" s="229"/>
       <c r="M14" s="229"/>
       <c r="N14" s="229"/>
       <c r="O14" s="229"/>
       <c r="P14" s="229"/>
       <c r="Q14" s="229"/>
       <c r="R14" s="229"/>
       <c r="S14" s="229"/>
       <c r="T14" s="229"/>
       <c r="U14" s="229"/>
       <c r="X14" s="26"/>
       <c r="Y14" s="2"/>
       <c r="Z14" s="19"/>
       <c r="AB14" s="2"/>
       <c r="AC14" s="2"/>
       <c r="AD14" s="2"/>
@@ -39412,51 +39412,51 @@
       <c r="AO14" s="2"/>
       <c r="AP14" s="2"/>
       <c r="AQ14" s="2"/>
       <c r="AR14" s="2"/>
       <c r="AS14" s="2"/>
       <c r="AT14" s="2"/>
       <c r="AU14" s="2"/>
       <c r="AV14" s="2"/>
       <c r="AW14" s="2"/>
       <c r="AX14" s="2"/>
       <c r="AY14" s="2"/>
       <c r="AZ14" s="2"/>
       <c r="BA14" s="2"/>
       <c r="BB14" s="2"/>
       <c r="BC14" s="2"/>
       <c r="BD14" s="2"/>
       <c r="BE14" s="2"/>
       <c r="BF14" s="2"/>
       <c r="BG14" s="2"/>
       <c r="BH14" s="2"/>
       <c r="BI14" s="2"/>
     </row>
     <row r="15" spans="1:61" s="60" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="59"/>
       <c r="C15" s="229" t="s">
-        <v>201</v>
+        <v>212</v>
       </c>
       <c r="D15" s="229"/>
       <c r="E15" s="229"/>
       <c r="F15" s="229"/>
       <c r="G15" s="229"/>
       <c r="H15" s="229"/>
       <c r="I15" s="229"/>
       <c r="J15" s="229"/>
       <c r="K15" s="229"/>
       <c r="L15" s="229"/>
       <c r="M15" s="229"/>
       <c r="N15" s="229"/>
       <c r="O15" s="229"/>
       <c r="P15" s="229"/>
       <c r="Q15" s="229"/>
       <c r="R15" s="229"/>
       <c r="S15" s="229"/>
       <c r="T15" s="229"/>
       <c r="U15" s="229"/>
       <c r="X15" s="61"/>
       <c r="Y15" s="59"/>
       <c r="Z15" s="62"/>
       <c r="AB15" s="59"/>
       <c r="AC15" s="59"/>
       <c r="AD15" s="59"/>
@@ -39797,51 +39797,51 @@
       <c r="AL20" s="2"/>
       <c r="AM20" s="2"/>
       <c r="AN20" s="2"/>
       <c r="AO20" s="2"/>
       <c r="AP20" s="2"/>
       <c r="AQ20" s="2"/>
       <c r="AR20" s="2"/>
       <c r="AS20" s="2"/>
       <c r="AT20" s="2"/>
       <c r="AU20" s="2"/>
       <c r="AV20" s="2"/>
       <c r="AW20" s="2"/>
       <c r="AX20" s="2"/>
       <c r="AY20" s="2"/>
       <c r="AZ20" s="2"/>
       <c r="BA20" s="2"/>
       <c r="BB20" s="2"/>
       <c r="BC20" s="2"/>
       <c r="BD20" s="2"/>
       <c r="BE20" s="2"/>
       <c r="BF20" s="2"/>
       <c r="BG20" s="2"/>
       <c r="BH20" s="2"/>
       <c r="BI20" s="2"/>
     </row>
-    <row r="21" spans="1:61" s="10" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:61" s="10" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="2"/>
       <c r="B21" s="7"/>
       <c r="C21" s="215" t="s">
         <v>45</v>
       </c>
       <c r="D21" s="216"/>
       <c r="E21" s="216">
         <v>49.8</v>
       </c>
       <c r="F21" s="216"/>
       <c r="G21" s="216">
         <v>48.2</v>
       </c>
       <c r="H21" s="217"/>
       <c r="I21" s="217">
         <v>47</v>
       </c>
       <c r="J21" s="217"/>
       <c r="K21" s="217">
         <v>44.7</v>
       </c>
       <c r="L21" s="217"/>
       <c r="M21" s="217">
         <v>41</v>
       </c>
@@ -40250,76 +40250,76 @@
       <c r="AL27" s="2"/>
       <c r="AM27" s="2"/>
       <c r="AN27" s="2"/>
       <c r="AO27" s="2"/>
       <c r="AP27" s="2"/>
       <c r="AQ27" s="2"/>
       <c r="AR27" s="2"/>
       <c r="AS27" s="2"/>
       <c r="AT27" s="2"/>
       <c r="AU27" s="2"/>
       <c r="AV27" s="2"/>
       <c r="AW27" s="2"/>
       <c r="AX27" s="2"/>
       <c r="AY27" s="2"/>
       <c r="AZ27" s="2"/>
       <c r="BA27" s="2"/>
       <c r="BB27" s="2"/>
       <c r="BC27" s="2"/>
       <c r="BD27" s="2"/>
       <c r="BE27" s="2"/>
       <c r="BF27" s="2"/>
       <c r="BG27" s="2"/>
       <c r="BH27" s="2"/>
       <c r="BI27" s="2"/>
     </row>
-    <row r="28" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="B28" s="7"/>
       <c r="C28" s="43"/>
       <c r="D28" s="37"/>
       <c r="E28" s="37"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="42"/>
       <c r="I28" s="42"/>
       <c r="J28" s="42"/>
       <c r="K28" s="42"/>
       <c r="L28" s="42"/>
       <c r="M28" s="42"/>
       <c r="N28" s="42"/>
       <c r="O28" s="42"/>
       <c r="P28" s="42"/>
       <c r="Q28" s="42"/>
       <c r="R28" s="42"/>
       <c r="S28" s="42"/>
       <c r="T28" s="42"/>
       <c r="U28" s="42"/>
       <c r="X28" s="20"/>
       <c r="Y28" s="21"/>
     </row>
-    <row r="29" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A29" s="2"/>
       <c r="B29" s="7"/>
       <c r="C29" s="43"/>
       <c r="D29" s="37"/>
       <c r="E29" s="37"/>
       <c r="F29" s="42"/>
       <c r="G29" s="42"/>
       <c r="H29" s="42"/>
       <c r="I29" s="42"/>
       <c r="J29" s="42"/>
       <c r="K29" s="42"/>
       <c r="L29" s="42"/>
       <c r="M29" s="42"/>
       <c r="N29" s="42"/>
       <c r="O29" s="42"/>
       <c r="P29" s="42"/>
       <c r="Q29" s="42"/>
       <c r="R29" s="42"/>
       <c r="S29" s="42"/>
       <c r="T29" s="42"/>
       <c r="U29" s="42"/>
       <c r="X29" s="16"/>
       <c r="Y29" s="16"/>
       <c r="Z29" s="2"/>
       <c r="AA29" s="2"/>
@@ -40336,51 +40336,51 @@
       <c r="AL29" s="2"/>
       <c r="AM29" s="2"/>
       <c r="AN29" s="2"/>
       <c r="AO29" s="2"/>
       <c r="AP29" s="2"/>
       <c r="AQ29" s="2"/>
       <c r="AR29" s="2"/>
       <c r="AS29" s="2"/>
       <c r="AT29" s="2"/>
       <c r="AU29" s="2"/>
       <c r="AV29" s="2"/>
       <c r="AW29" s="2"/>
       <c r="AX29" s="2"/>
       <c r="AY29" s="2"/>
       <c r="AZ29" s="2"/>
       <c r="BA29" s="2"/>
       <c r="BB29" s="2"/>
       <c r="BC29" s="2"/>
       <c r="BD29" s="2"/>
       <c r="BE29" s="2"/>
       <c r="BF29" s="2"/>
       <c r="BG29" s="2"/>
       <c r="BH29" s="2"/>
       <c r="BI29" s="2"/>
     </row>
-    <row r="30" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A30" s="2"/>
       <c r="B30" s="7"/>
       <c r="C30" s="43"/>
       <c r="D30" s="37"/>
       <c r="E30" s="37"/>
       <c r="F30" s="42"/>
       <c r="G30" s="42"/>
       <c r="H30" s="42"/>
       <c r="I30" s="42"/>
       <c r="J30" s="42"/>
       <c r="K30" s="42"/>
       <c r="L30" s="42"/>
       <c r="M30" s="42"/>
       <c r="N30" s="42"/>
       <c r="O30" s="42"/>
       <c r="P30" s="42"/>
       <c r="Q30" s="42"/>
       <c r="R30" s="42"/>
       <c r="S30" s="42"/>
       <c r="T30" s="42"/>
       <c r="U30" s="42"/>
       <c r="W30" s="17"/>
       <c r="X30" s="26"/>
       <c r="Y30" s="2"/>
       <c r="Z30" s="53"/>
@@ -40398,51 +40398,51 @@
       <c r="AL30" s="2"/>
       <c r="AM30" s="2"/>
       <c r="AN30" s="2"/>
       <c r="AO30" s="2"/>
       <c r="AP30" s="2"/>
       <c r="AQ30" s="2"/>
       <c r="AR30" s="2"/>
       <c r="AS30" s="2"/>
       <c r="AT30" s="2"/>
       <c r="AU30" s="2"/>
       <c r="AV30" s="2"/>
       <c r="AW30" s="2"/>
       <c r="AX30" s="2"/>
       <c r="AY30" s="2"/>
       <c r="AZ30" s="2"/>
       <c r="BA30" s="2"/>
       <c r="BB30" s="2"/>
       <c r="BC30" s="2"/>
       <c r="BD30" s="2"/>
       <c r="BE30" s="2"/>
       <c r="BF30" s="2"/>
       <c r="BG30" s="2"/>
       <c r="BH30" s="2"/>
       <c r="BI30" s="2"/>
     </row>
-    <row r="31" spans="1:61" s="10" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:61" s="10" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A31" s="2"/>
       <c r="B31" s="7"/>
       <c r="C31" s="43"/>
       <c r="D31" s="37"/>
       <c r="E31" s="37"/>
       <c r="F31" s="42"/>
       <c r="G31" s="42"/>
       <c r="H31" s="42"/>
       <c r="I31" s="42"/>
       <c r="J31" s="42"/>
       <c r="K31" s="42"/>
       <c r="L31" s="42"/>
       <c r="M31" s="42"/>
       <c r="N31" s="42"/>
       <c r="O31" s="42"/>
       <c r="P31" s="42"/>
       <c r="Q31" s="42"/>
       <c r="R31" s="42"/>
       <c r="S31" s="42"/>
       <c r="T31" s="42"/>
       <c r="U31" s="42"/>
       <c r="W31" s="17"/>
       <c r="X31" s="26"/>
       <c r="Y31" s="2"/>
       <c r="Z31" s="27"/>
@@ -40460,51 +40460,51 @@
       <c r="AL31" s="2"/>
       <c r="AM31" s="2"/>
       <c r="AN31" s="2"/>
       <c r="AO31" s="2"/>
       <c r="AP31" s="2"/>
       <c r="AQ31" s="2"/>
       <c r="AR31" s="2"/>
       <c r="AS31" s="2"/>
       <c r="AT31" s="2"/>
       <c r="AU31" s="2"/>
       <c r="AV31" s="2"/>
       <c r="AW31" s="2"/>
       <c r="AX31" s="2"/>
       <c r="AY31" s="2"/>
       <c r="AZ31" s="2"/>
       <c r="BA31" s="2"/>
       <c r="BB31" s="2"/>
       <c r="BC31" s="2"/>
       <c r="BD31" s="2"/>
       <c r="BE31" s="2"/>
       <c r="BF31" s="2"/>
       <c r="BG31" s="2"/>
       <c r="BH31" s="2"/>
       <c r="BI31" s="2"/>
     </row>
-    <row r="32" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="2"/>
       <c r="B32" s="7"/>
       <c r="C32" s="43"/>
       <c r="D32" s="37"/>
       <c r="E32" s="37"/>
       <c r="F32" s="42"/>
       <c r="G32" s="42"/>
       <c r="H32" s="42"/>
       <c r="I32" s="42"/>
       <c r="J32" s="42"/>
       <c r="K32" s="42"/>
       <c r="L32" s="42"/>
       <c r="M32" s="42"/>
       <c r="N32" s="42"/>
       <c r="O32" s="42"/>
       <c r="P32" s="42"/>
       <c r="Q32" s="42"/>
       <c r="R32" s="42"/>
       <c r="S32" s="42"/>
       <c r="T32" s="42"/>
       <c r="U32" s="42"/>
       <c r="W32" s="17"/>
       <c r="X32" s="26"/>
       <c r="Y32" s="2"/>
       <c r="Z32" s="27"/>
@@ -40522,51 +40522,51 @@
       <c r="AL32" s="2"/>
       <c r="AM32" s="2"/>
       <c r="AN32" s="2"/>
       <c r="AO32" s="2"/>
       <c r="AP32" s="2"/>
       <c r="AQ32" s="2"/>
       <c r="AR32" s="2"/>
       <c r="AS32" s="2"/>
       <c r="AT32" s="2"/>
       <c r="AU32" s="2"/>
       <c r="AV32" s="2"/>
       <c r="AW32" s="2"/>
       <c r="AX32" s="2"/>
       <c r="AY32" s="2"/>
       <c r="AZ32" s="2"/>
       <c r="BA32" s="2"/>
       <c r="BB32" s="2"/>
       <c r="BC32" s="2"/>
       <c r="BD32" s="2"/>
       <c r="BE32" s="2"/>
       <c r="BF32" s="2"/>
       <c r="BG32" s="2"/>
       <c r="BH32" s="2"/>
       <c r="BI32" s="2"/>
     </row>
-    <row r="33" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="2"/>
       <c r="B33" s="7"/>
       <c r="C33" s="43"/>
       <c r="D33" s="37"/>
       <c r="E33" s="37"/>
       <c r="F33" s="42"/>
       <c r="G33" s="42"/>
       <c r="H33" s="42"/>
       <c r="I33" s="42"/>
       <c r="J33" s="42"/>
       <c r="K33" s="42"/>
       <c r="L33" s="42"/>
       <c r="M33" s="42"/>
       <c r="N33" s="42"/>
       <c r="O33" s="42"/>
       <c r="P33" s="42"/>
       <c r="Q33" s="42"/>
       <c r="R33" s="42"/>
       <c r="S33" s="42"/>
       <c r="T33" s="42"/>
       <c r="U33" s="42"/>
       <c r="W33" s="17"/>
       <c r="X33" s="26"/>
       <c r="Y33" s="2"/>
       <c r="Z33" s="54"/>
@@ -40584,51 +40584,51 @@
       <c r="AL33" s="2"/>
       <c r="AM33" s="2"/>
       <c r="AN33" s="2"/>
       <c r="AO33" s="2"/>
       <c r="AP33" s="2"/>
       <c r="AQ33" s="2"/>
       <c r="AR33" s="2"/>
       <c r="AS33" s="2"/>
       <c r="AT33" s="2"/>
       <c r="AU33" s="2"/>
       <c r="AV33" s="2"/>
       <c r="AW33" s="2"/>
       <c r="AX33" s="2"/>
       <c r="AY33" s="2"/>
       <c r="AZ33" s="2"/>
       <c r="BA33" s="2"/>
       <c r="BB33" s="2"/>
       <c r="BC33" s="2"/>
       <c r="BD33" s="2"/>
       <c r="BE33" s="2"/>
       <c r="BF33" s="2"/>
       <c r="BG33" s="2"/>
       <c r="BH33" s="2"/>
       <c r="BI33" s="2"/>
     </row>
-    <row r="34" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="2"/>
       <c r="B34" s="7"/>
       <c r="C34" s="43"/>
       <c r="D34" s="37"/>
       <c r="E34" s="37"/>
       <c r="F34" s="42"/>
       <c r="G34" s="42"/>
       <c r="H34" s="42"/>
       <c r="I34" s="42"/>
       <c r="J34" s="42"/>
       <c r="K34" s="42"/>
       <c r="L34" s="42"/>
       <c r="M34" s="42"/>
       <c r="N34" s="42"/>
       <c r="O34" s="42"/>
       <c r="P34" s="42"/>
       <c r="Q34" s="42"/>
       <c r="R34" s="42"/>
       <c r="S34" s="42"/>
       <c r="T34" s="42"/>
       <c r="U34" s="42"/>
       <c r="W34" s="17"/>
       <c r="X34" s="26"/>
       <c r="Y34" s="2"/>
       <c r="Z34" s="27"/>
@@ -40646,51 +40646,51 @@
       <c r="AL34" s="2"/>
       <c r="AM34" s="2"/>
       <c r="AN34" s="2"/>
       <c r="AO34" s="2"/>
       <c r="AP34" s="2"/>
       <c r="AQ34" s="2"/>
       <c r="AR34" s="2"/>
       <c r="AS34" s="2"/>
       <c r="AT34" s="2"/>
       <c r="AU34" s="2"/>
       <c r="AV34" s="2"/>
       <c r="AW34" s="2"/>
       <c r="AX34" s="2"/>
       <c r="AY34" s="2"/>
       <c r="AZ34" s="2"/>
       <c r="BA34" s="2"/>
       <c r="BB34" s="2"/>
       <c r="BC34" s="2"/>
       <c r="BD34" s="2"/>
       <c r="BE34" s="2"/>
       <c r="BF34" s="2"/>
       <c r="BG34" s="2"/>
       <c r="BH34" s="2"/>
       <c r="BI34" s="2"/>
     </row>
-    <row r="35" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="2"/>
       <c r="B35" s="7"/>
       <c r="C35" s="43"/>
       <c r="D35" s="37"/>
       <c r="E35" s="37"/>
       <c r="F35" s="42"/>
       <c r="G35" s="42"/>
       <c r="H35" s="42"/>
       <c r="I35" s="42"/>
       <c r="J35" s="42"/>
       <c r="K35" s="42"/>
       <c r="L35" s="42"/>
       <c r="M35" s="42"/>
       <c r="N35" s="42"/>
       <c r="O35" s="42"/>
       <c r="P35" s="42"/>
       <c r="Q35" s="42"/>
       <c r="R35" s="42"/>
       <c r="S35" s="42"/>
       <c r="T35" s="42"/>
       <c r="U35" s="42"/>
       <c r="W35" s="17"/>
       <c r="X35" s="26"/>
       <c r="Y35" s="2"/>
       <c r="Z35" s="27"/>
@@ -40708,51 +40708,51 @@
       <c r="AL35" s="2"/>
       <c r="AM35" s="2"/>
       <c r="AN35" s="2"/>
       <c r="AO35" s="2"/>
       <c r="AP35" s="2"/>
       <c r="AQ35" s="2"/>
       <c r="AR35" s="2"/>
       <c r="AS35" s="2"/>
       <c r="AT35" s="2"/>
       <c r="AU35" s="2"/>
       <c r="AV35" s="2"/>
       <c r="AW35" s="2"/>
       <c r="AX35" s="2"/>
       <c r="AY35" s="2"/>
       <c r="AZ35" s="2"/>
       <c r="BA35" s="2"/>
       <c r="BB35" s="2"/>
       <c r="BC35" s="2"/>
       <c r="BD35" s="2"/>
       <c r="BE35" s="2"/>
       <c r="BF35" s="2"/>
       <c r="BG35" s="2"/>
       <c r="BH35" s="2"/>
       <c r="BI35" s="2"/>
     </row>
-    <row r="36" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="2"/>
       <c r="B36" s="7"/>
       <c r="C36" s="43"/>
       <c r="D36" s="37"/>
       <c r="E36" s="37"/>
       <c r="F36" s="42"/>
       <c r="G36" s="42"/>
       <c r="H36" s="42"/>
       <c r="I36" s="42"/>
       <c r="J36" s="42"/>
       <c r="K36" s="42"/>
       <c r="L36" s="42"/>
       <c r="M36" s="42"/>
       <c r="N36" s="42"/>
       <c r="O36" s="42"/>
       <c r="P36" s="42"/>
       <c r="Q36" s="42"/>
       <c r="R36" s="42"/>
       <c r="S36" s="42"/>
       <c r="T36" s="42"/>
       <c r="U36" s="42"/>
       <c r="W36" s="17"/>
       <c r="X36" s="26"/>
       <c r="Y36" s="2"/>
       <c r="Z36" s="27"/>
@@ -40770,51 +40770,51 @@
       <c r="AL36" s="2"/>
       <c r="AM36" s="2"/>
       <c r="AN36" s="2"/>
       <c r="AO36" s="2"/>
       <c r="AP36" s="2"/>
       <c r="AQ36" s="2"/>
       <c r="AR36" s="2"/>
       <c r="AS36" s="2"/>
       <c r="AT36" s="2"/>
       <c r="AU36" s="2"/>
       <c r="AV36" s="2"/>
       <c r="AW36" s="2"/>
       <c r="AX36" s="2"/>
       <c r="AY36" s="2"/>
       <c r="AZ36" s="2"/>
       <c r="BA36" s="2"/>
       <c r="BB36" s="2"/>
       <c r="BC36" s="2"/>
       <c r="BD36" s="2"/>
       <c r="BE36" s="2"/>
       <c r="BF36" s="2"/>
       <c r="BG36" s="2"/>
       <c r="BH36" s="2"/>
       <c r="BI36" s="2"/>
     </row>
-    <row r="37" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:61" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="2"/>
       <c r="B37" s="7"/>
       <c r="C37" s="43"/>
       <c r="D37" s="47"/>
       <c r="E37" s="47"/>
       <c r="F37" s="47"/>
       <c r="G37" s="47"/>
       <c r="H37" s="47"/>
       <c r="I37" s="47"/>
       <c r="J37" s="47"/>
       <c r="K37" s="47"/>
       <c r="L37" s="47"/>
       <c r="M37" s="47"/>
       <c r="N37" s="47"/>
       <c r="O37" s="47"/>
       <c r="P37" s="47"/>
       <c r="Q37" s="47"/>
       <c r="R37" s="47"/>
       <c r="S37" s="47"/>
       <c r="T37" s="47"/>
       <c r="U37" s="47"/>
       <c r="W37" s="17"/>
       <c r="X37" s="29"/>
       <c r="Y37" s="2"/>
       <c r="Z37" s="55"/>
@@ -40892,238 +40892,238 @@
       <c r="AL38" s="2"/>
       <c r="AM38" s="2"/>
       <c r="AN38" s="2"/>
       <c r="AO38" s="2"/>
       <c r="AP38" s="2"/>
       <c r="AQ38" s="2"/>
       <c r="AR38" s="2"/>
       <c r="AS38" s="2"/>
       <c r="AT38" s="2"/>
       <c r="AU38" s="2"/>
       <c r="AV38" s="2"/>
       <c r="AW38" s="2"/>
       <c r="AX38" s="2"/>
       <c r="AY38" s="2"/>
       <c r="AZ38" s="2"/>
       <c r="BA38" s="2"/>
       <c r="BB38" s="2"/>
       <c r="BC38" s="2"/>
       <c r="BD38" s="2"/>
       <c r="BE38" s="2"/>
       <c r="BF38" s="2"/>
       <c r="BG38" s="2"/>
       <c r="BH38" s="2"/>
       <c r="BI38" s="2"/>
     </row>
-    <row r="39" spans="1:61" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:61" ht="16.5" x14ac:dyDescent="0.25">
       <c r="C39" s="43"/>
       <c r="D39" s="37"/>
       <c r="E39" s="37"/>
       <c r="F39" s="42"/>
       <c r="G39" s="42"/>
       <c r="H39" s="42"/>
       <c r="I39" s="42"/>
       <c r="J39" s="42"/>
       <c r="K39" s="42"/>
       <c r="L39" s="42"/>
       <c r="M39" s="42"/>
       <c r="N39" s="42"/>
       <c r="O39" s="42"/>
       <c r="P39" s="42"/>
       <c r="Q39" s="42"/>
       <c r="R39" s="42"/>
       <c r="S39" s="42"/>
       <c r="T39" s="42"/>
       <c r="U39" s="42"/>
     </row>
-    <row r="40" spans="1:61" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:61" ht="16.5" x14ac:dyDescent="0.25">
       <c r="C40" s="43"/>
       <c r="D40" s="47"/>
       <c r="E40" s="47"/>
       <c r="F40" s="47"/>
       <c r="G40" s="47"/>
       <c r="H40" s="47"/>
       <c r="I40" s="47"/>
       <c r="J40" s="47"/>
       <c r="K40" s="47"/>
       <c r="L40" s="47"/>
       <c r="M40" s="47"/>
       <c r="N40" s="47"/>
       <c r="O40" s="47"/>
       <c r="P40" s="47"/>
       <c r="Q40" s="47"/>
       <c r="R40" s="47"/>
       <c r="S40" s="47"/>
       <c r="T40" s="47"/>
       <c r="U40" s="47"/>
     </row>
-    <row r="41" spans="1:61" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:61" ht="16.5" x14ac:dyDescent="0.25">
       <c r="C41" s="50"/>
       <c r="D41" s="48"/>
       <c r="E41" s="48"/>
       <c r="F41" s="48"/>
       <c r="G41" s="48"/>
       <c r="H41" s="48"/>
       <c r="I41" s="48"/>
       <c r="J41" s="48"/>
       <c r="K41" s="48"/>
       <c r="L41" s="48"/>
       <c r="M41" s="48"/>
       <c r="N41" s="48"/>
       <c r="O41" s="48"/>
       <c r="P41" s="48"/>
       <c r="Q41" s="48"/>
       <c r="R41" s="48"/>
       <c r="S41" s="48"/>
       <c r="T41" s="48"/>
       <c r="U41" s="48"/>
     </row>
-    <row r="42" spans="1:61" ht="16.8" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:61" ht="16.5" x14ac:dyDescent="0.25">
       <c r="C42" s="43"/>
       <c r="D42" s="39"/>
       <c r="E42" s="39"/>
       <c r="F42" s="39"/>
       <c r="G42" s="39"/>
       <c r="H42" s="39"/>
       <c r="I42" s="39"/>
       <c r="J42" s="39"/>
       <c r="K42" s="39"/>
       <c r="L42" s="39"/>
       <c r="M42" s="39"/>
       <c r="N42" s="39"/>
       <c r="O42" s="39"/>
       <c r="P42" s="39"/>
       <c r="Q42" s="39"/>
       <c r="R42" s="39"/>
       <c r="S42" s="39"/>
       <c r="T42" s="39"/>
       <c r="U42" s="39"/>
     </row>
-    <row r="43" spans="1:61" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:61" ht="15.75" x14ac:dyDescent="0.25">
       <c r="C43" s="41"/>
       <c r="D43" s="35"/>
       <c r="E43" s="35"/>
       <c r="F43" s="35"/>
       <c r="G43" s="35"/>
       <c r="H43" s="35"/>
       <c r="I43" s="35"/>
       <c r="J43" s="35"/>
       <c r="K43" s="35"/>
       <c r="L43" s="35"/>
       <c r="M43" s="35"/>
       <c r="N43" s="35"/>
       <c r="O43" s="35"/>
       <c r="P43" s="35"/>
       <c r="Q43" s="35"/>
       <c r="R43" s="35"/>
       <c r="S43" s="35"/>
       <c r="T43" s="35"/>
       <c r="U43" s="35"/>
     </row>
-    <row r="44" spans="1:61" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:61" ht="15.75" x14ac:dyDescent="0.25">
       <c r="C44" s="33"/>
-      <c r="D44" s="219"/>
-[...18 lines deleted...]
-    <row r="45" spans="1:61" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="D44" s="220"/>
+      <c r="E44" s="220"/>
+      <c r="F44" s="220"/>
+      <c r="G44" s="220"/>
+      <c r="H44" s="220"/>
+      <c r="I44" s="220"/>
+      <c r="J44" s="220"/>
+      <c r="K44" s="220"/>
+      <c r="L44" s="220"/>
+      <c r="M44" s="220"/>
+      <c r="N44" s="220"/>
+      <c r="O44" s="220"/>
+      <c r="P44" s="220"/>
+      <c r="Q44" s="220"/>
+      <c r="R44" s="220"/>
+      <c r="S44" s="220"/>
+      <c r="T44" s="220"/>
+      <c r="U44" s="220"/>
+    </row>
+    <row r="45" spans="1:61" ht="15.75" x14ac:dyDescent="0.25">
       <c r="C45" s="33"/>
-      <c r="D45" s="219"/>
-[...18 lines deleted...]
-    <row r="46" spans="1:61" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="D45" s="220"/>
+      <c r="E45" s="220"/>
+      <c r="F45" s="220"/>
+      <c r="G45" s="220"/>
+      <c r="H45" s="220"/>
+      <c r="I45" s="220"/>
+      <c r="J45" s="220"/>
+      <c r="K45" s="220"/>
+      <c r="L45" s="220"/>
+      <c r="M45" s="220"/>
+      <c r="N45" s="220"/>
+      <c r="O45" s="220"/>
+      <c r="P45" s="220"/>
+      <c r="Q45" s="220"/>
+      <c r="R45" s="220"/>
+      <c r="S45" s="220"/>
+      <c r="T45" s="220"/>
+      <c r="U45" s="220"/>
+    </row>
+    <row r="46" spans="1:61" ht="15.75" x14ac:dyDescent="0.25">
       <c r="C46" s="33"/>
-      <c r="D46" s="219"/>
-[...18 lines deleted...]
-    <row r="47" spans="1:61" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="D46" s="220"/>
+      <c r="E46" s="220"/>
+      <c r="F46" s="220"/>
+      <c r="G46" s="220"/>
+      <c r="H46" s="220"/>
+      <c r="I46" s="220"/>
+      <c r="J46" s="220"/>
+      <c r="K46" s="220"/>
+      <c r="L46" s="220"/>
+      <c r="M46" s="220"/>
+      <c r="N46" s="220"/>
+      <c r="O46" s="220"/>
+      <c r="P46" s="220"/>
+      <c r="Q46" s="220"/>
+      <c r="R46" s="220"/>
+      <c r="S46" s="220"/>
+      <c r="T46" s="220"/>
+      <c r="U46" s="220"/>
+    </row>
+    <row r="47" spans="1:61" ht="15.75" x14ac:dyDescent="0.25">
       <c r="C47" s="34"/>
-      <c r="D47" s="218"/>
-[...16 lines deleted...]
-      <c r="U47" s="218"/>
+      <c r="D47" s="221"/>
+      <c r="E47" s="221"/>
+      <c r="F47" s="221"/>
+      <c r="G47" s="221"/>
+      <c r="H47" s="221"/>
+      <c r="I47" s="221"/>
+      <c r="J47" s="221"/>
+      <c r="K47" s="221"/>
+      <c r="L47" s="221"/>
+      <c r="M47" s="221"/>
+      <c r="N47" s="221"/>
+      <c r="O47" s="221"/>
+      <c r="P47" s="221"/>
+      <c r="Q47" s="221"/>
+      <c r="R47" s="221"/>
+      <c r="S47" s="221"/>
+      <c r="T47" s="221"/>
+      <c r="U47" s="221"/>
     </row>
     <row r="48" spans="1:61" x14ac:dyDescent="0.25">
       <c r="C48" s="13"/>
       <c r="D48" s="22"/>
       <c r="E48" s="25"/>
       <c r="F48" s="22"/>
       <c r="G48" s="22"/>
       <c r="H48" s="22"/>
       <c r="I48" s="22"/>
       <c r="J48" s="22"/>
       <c r="K48" s="22"/>
       <c r="L48" s="22"/>
       <c r="M48" s="22"/>
       <c r="N48" s="22"/>
       <c r="O48" s="22"/>
       <c r="P48" s="22"/>
       <c r="Q48" s="22"/>
       <c r="R48" s="22"/>
       <c r="S48" s="22"/>
       <c r="T48" s="22"/>
       <c r="U48" s="3"/>
     </row>
     <row r="49" spans="3:22" x14ac:dyDescent="0.25">
       <c r="C49" s="14"/>
       <c r="D49" s="14"/>
@@ -41139,120 +41139,120 @@
     </row>
     <row r="52" spans="3:22" x14ac:dyDescent="0.25">
       <c r="C52" s="31"/>
       <c r="D52" s="32"/>
       <c r="E52" s="31"/>
       <c r="F52" s="32"/>
       <c r="G52" s="31"/>
       <c r="H52" s="32"/>
       <c r="I52" s="31"/>
       <c r="J52" s="32"/>
       <c r="K52" s="31"/>
       <c r="L52" s="32"/>
       <c r="M52" s="31"/>
       <c r="N52" s="32"/>
       <c r="O52" s="31"/>
       <c r="P52" s="32"/>
       <c r="Q52" s="31"/>
       <c r="R52" s="32"/>
       <c r="S52" s="31"/>
       <c r="T52" s="32"/>
       <c r="U52" s="31"/>
       <c r="V52" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="66">
-    <mergeCell ref="C5:U5"/>
-[...5 lines deleted...]
-    <mergeCell ref="C9:U9"/>
+    <mergeCell ref="C16:U16"/>
+    <mergeCell ref="C14:U14"/>
+    <mergeCell ref="C13:U13"/>
+    <mergeCell ref="C15:U15"/>
+    <mergeCell ref="C27:U27"/>
+    <mergeCell ref="C26:U26"/>
+    <mergeCell ref="C25:U25"/>
+    <mergeCell ref="C24:U24"/>
+    <mergeCell ref="C17:U17"/>
+    <mergeCell ref="C23:U23"/>
+    <mergeCell ref="C22:U22"/>
+    <mergeCell ref="N47:O47"/>
+    <mergeCell ref="P47:Q47"/>
+    <mergeCell ref="R47:S47"/>
+    <mergeCell ref="T47:U47"/>
+    <mergeCell ref="C12:U12"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="F20:G20"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="J20:K20"/>
+    <mergeCell ref="L20:M20"/>
+    <mergeCell ref="N20:O20"/>
+    <mergeCell ref="P20:Q20"/>
+    <mergeCell ref="R20:S20"/>
+    <mergeCell ref="T20:U20"/>
+    <mergeCell ref="C19:U19"/>
+    <mergeCell ref="C18:U18"/>
+    <mergeCell ref="D47:E47"/>
+    <mergeCell ref="F47:G47"/>
+    <mergeCell ref="H47:I47"/>
+    <mergeCell ref="J47:K47"/>
+    <mergeCell ref="L47:M47"/>
+    <mergeCell ref="R45:S45"/>
+    <mergeCell ref="T45:U45"/>
+    <mergeCell ref="D46:E46"/>
+    <mergeCell ref="F46:G46"/>
+    <mergeCell ref="H46:I46"/>
+    <mergeCell ref="J46:K46"/>
+    <mergeCell ref="L46:M46"/>
+    <mergeCell ref="N46:O46"/>
+    <mergeCell ref="P46:Q46"/>
+    <mergeCell ref="R46:S46"/>
+    <mergeCell ref="T46:U46"/>
     <mergeCell ref="P44:Q44"/>
     <mergeCell ref="R44:S44"/>
     <mergeCell ref="T44:U44"/>
     <mergeCell ref="D45:E45"/>
     <mergeCell ref="F45:G45"/>
     <mergeCell ref="H45:I45"/>
     <mergeCell ref="J45:K45"/>
     <mergeCell ref="L45:M45"/>
     <mergeCell ref="N45:O45"/>
     <mergeCell ref="P45:Q45"/>
     <mergeCell ref="D44:E44"/>
     <mergeCell ref="F44:G44"/>
     <mergeCell ref="H44:I44"/>
     <mergeCell ref="J44:K44"/>
     <mergeCell ref="L44:M44"/>
     <mergeCell ref="N44:O44"/>
-    <mergeCell ref="R45:S45"/>
-[...41 lines deleted...]
-    <mergeCell ref="C22:U22"/>
+    <mergeCell ref="C5:U5"/>
+    <mergeCell ref="C11:U11"/>
+    <mergeCell ref="C6:U6"/>
+    <mergeCell ref="C7:U7"/>
+    <mergeCell ref="C8:U8"/>
+    <mergeCell ref="C10:U10"/>
+    <mergeCell ref="C9:U9"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.1" right="0.1" top="0.1" bottom="0.1" header="0.1" footer="0.1"/>
-  <pageSetup scale="54" orientation="landscape" cellComments="asDisplayed" r:id="rId1"/>
+  <pageSetup scale="53" orientation="landscape" cellComments="asDisplayed" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;R&amp;G&amp;K00+000   __</oddHeader>
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>